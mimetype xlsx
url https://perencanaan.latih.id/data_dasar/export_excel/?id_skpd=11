--- v0 (2026-05-06)
+++ v1 (2026-07-07)
@@ -15,204 +15,114 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>APLIKASI E-DATABASE
 DAERAH ISTIMEWA ACEH</t>
   </si>
   <si>
-    <t>Elemen : Kinerja Dinas Ketahanan Pangan dan Pertanian</t>
+    <t>Elemen : Tingkat Kekumuhan dan Keterisolasian Serta Lahan Kritis</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Bidang Urusan</t>
   </si>
   <si>
     <t>Sub Elemen</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>001</t>
   </si>
   <si>
-    <t>PANGAN</t>
-[...14 lines deleted...]
-    <t>96,06</t>
+    <t>URUSAN PEMERINTAHAN BIDANG PERUMAHAN DAN KAWASAN PERMUKIMAN</t>
+  </si>
+  <si>
+    <t>Tingkat Kekumuhan Permukiman</t>
+  </si>
+  <si>
+    <t>Tahunan</t>
+  </si>
+  <si>
+    <t>001.01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Lokasi Pemukiman Kumuh</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>%</t>
-[...23 lines deleted...]
-    <t>2.948,00</t>
+    <t>Dinas Pangan</t>
   </si>
   <si>
     <t>001.02</t>
   </si>
   <si>
-    <t xml:space="preserve">        Persentase Ketersediaan Protein perhari</t>
-[...68 lines deleted...]
-    <t>0,00</t>
+    <t xml:space="preserve">        Jumlah Penduduk yang Tinggal di Pemukiman Kumuh</t>
+  </si>
+  <si>
+    <t>001.03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Jumlah Keluarga yang Tinggal di Pemukiman Kumuh</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Tetap | </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">*) Sementara </t>
@@ -380,75 +290,75 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="16">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="4" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="3" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049d7617438e1744239c34dfd17d10d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
@@ -760,69 +670,69 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K16"/>
+  <dimension ref="A1:K18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D9" sqref="D9:H16"/>
+      <selection activeCell="D9" sqref="D9:H13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="9" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.426" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
+    <col min="2" max="2" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="1"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="1"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="1"/>
+    <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="1"/>
     <col min="9" max="9" width="15.7109375" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.7109375" customWidth="true" style="0"/>
-    <col min="11" max="11" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
@@ -916,310 +826,254 @@
         <v>4</v>
       </c>
       <c r="E8" s="6">
         <v>5</v>
       </c>
       <c r="F8" s="6">
         <v>6</v>
       </c>
       <c r="G8" s="6">
         <v>7</v>
       </c>
       <c r="H8" s="6">
         <v>8</v>
       </c>
       <c r="I8" s="6">
         <v>9</v>
       </c>
       <c r="J8" s="6">
         <v>10</v>
       </c>
       <c r="K8" s="6">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:11">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="11" t="s">
+      <c r="B9" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="11" t="s">
+      <c r="C9" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="D9" s="13" t="s">
+      <c r="D9" s="14"/>
+      <c r="E9" s="14"/>
+      <c r="F9" s="14"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="E9" s="13" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="K9" s="12"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="6" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B10" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="C10" s="12" t="s">
-[...14 lines deleted...]
-      <c r="H10" s="14" t="s">
+      <c r="C10" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F10" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="K10" s="13" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="6" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B11" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="C11" s="12" t="s">
-[...14 lines deleted...]
-      <c r="H11" s="14" t="s">
+      <c r="C11" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F11" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="H11" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="K11" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="I11" s="12" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="12" t="s">
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="6" t="s">
         <v>19</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B12" s="11" t="s">
+      <c r="B12" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="C12" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="C12" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F12" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="K12" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="11" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:11">
-      <c r="A13" s="10" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="A13" s="13"/>
+      <c r="B13" s="13"/>
+      <c r="C13" s="13"/>
+      <c r="D13" s="15"/>
+      <c r="E13" s="15"/>
+      <c r="F13" s="15"/>
+      <c r="G13" s="15"/>
+      <c r="H13" s="15"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="13"/>
     </row>
     <row r="14" spans="1:11">
-      <c r="A14" s="6" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="A14" s="6"/>
+      <c r="B14" s="6"/>
+      <c r="C14" s="6"/>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="6"/>
+      <c r="G14" s="6"/>
+      <c r="H14" s="6"/>
+      <c r="I14" s="6"/>
+      <c r="J14" s="6"/>
+      <c r="K14" s="6"/>
     </row>
     <row r="15" spans="1:11">
-      <c r="A15" s="6" t="s">
-[...44 lines deleted...]
-      <c r="K16" s="9"/>
+      <c r="A15" s="6"/>
+      <c r="B15" s="6"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="6"/>
+      <c r="B16" s="6"/>
+      <c r="C16" s="6"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="6"/>
+      <c r="B17" s="6"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="6"/>
+      <c r="J17" s="6"/>
+      <c r="K17" s="6"/>
+    </row>
+    <row r="18" spans="1:11" customHeight="1" ht="17">
+      <c r="A18" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="9"/>
+      <c r="C18" s="9"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="9"/>
+      <c r="F18" s="9"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="9"/>
+      <c r="I18" s="9"/>
+      <c r="J18" s="9"/>
+      <c r="K18" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="D6:H6"/>
-    <mergeCell ref="A16:K16"/>
+    <mergeCell ref="A18:K18"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="A1:K2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>