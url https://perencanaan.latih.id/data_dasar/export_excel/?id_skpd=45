--- v0 (2026-05-09)
+++ v1 (2026-07-06)
@@ -15,318 +15,210 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>APLIKASI E-DATABASE
 DAERAH ISTIMEWA ACEH</t>
   </si>
   <si>
-    <t>Elemen : Perekonomian dan Pembangunan</t>
+    <t>Elemen : Lahan di Aceh</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Bidang Urusan</t>
   </si>
   <si>
     <t>Sub Elemen</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
-    <t>001</t>
-[...14 lines deleted...]
-    <t>2,00 *</t>
+    <t>007</t>
+  </si>
+  <si>
+    <t>URUSAN PEMERINTAHAN BIDANG PEKERJAAN UMUM DAN PENATAAN RUANG</t>
+  </si>
+  <si>
+    <t>Penggunaan Lahan di Aceh Skala 1:250.000</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Level</t>
-[...17 lines deleted...]
-    <t>%</t>
+    <t>Ha</t>
+  </si>
+  <si>
+    <t>007.01</t>
+  </si>
+  <si>
+    <t>Perairan Laut</t>
+  </si>
+  <si>
+    <t>Dinas Pertanahan</t>
+  </si>
+  <si>
+    <t>007.02</t>
+  </si>
+  <si>
+    <t>Danau</t>
+  </si>
+  <si>
+    <t>007.03</t>
+  </si>
+  <si>
+    <t>Sungai</t>
+  </si>
+  <si>
+    <t>007.04</t>
+  </si>
+  <si>
+    <t>Lahan Terbuka Alami Lain</t>
+  </si>
+  <si>
+    <t>007.05</t>
+  </si>
+  <si>
+    <t>Waduk dan Danau Buatan</t>
+  </si>
+  <si>
+    <t>007.06</t>
+  </si>
+  <si>
+    <t>Kolam Air Asin / Payau ( Tambak )</t>
+  </si>
+  <si>
+    <t>007.07</t>
+  </si>
+  <si>
+    <t>Lahan Terbuka Diusahakan</t>
+  </si>
+  <si>
+    <t>007.08</t>
+  </si>
+  <si>
+    <t>Bangunan Permukiman / Campuran</t>
+  </si>
+  <si>
+    <t>007.09</t>
+  </si>
+  <si>
+    <t>Bangunan Bukan Permukiman</t>
+  </si>
+  <si>
+    <t>007.12</t>
+  </si>
+  <si>
+    <t>Semak dan Belukar</t>
+  </si>
+  <si>
+    <t>007.14</t>
+  </si>
+  <si>
+    <t>Hutan</t>
+  </si>
+  <si>
+    <t>007.15</t>
+  </si>
+  <si>
+    <t>Perkebunan dengan Tanaman Berkayu Keras</t>
+  </si>
+  <si>
+    <t>007.16</t>
+  </si>
+  <si>
+    <t>Tanaman Semusim Lahan Kering ( Tegalan / Ladang )</t>
+  </si>
+  <si>
+    <t>007.17</t>
+  </si>
+  <si>
+    <t>Tanaman Semusim Lahan Basah ( Sawah )</t>
+  </si>
+  <si>
+    <t>01</t>
   </si>
   <si>
     <t>Biro Administrasi Pembangunan</t>
   </si>
   <si>
-    <t>002.01</t>
-[...191 lines deleted...]
-    <t>80,00</t>
+    <t>02</t>
+  </si>
+  <si>
+    <t>03</t>
+  </si>
+  <si>
+    <t>04</t>
+  </si>
+  <si>
+    <t>05</t>
+  </si>
+  <si>
+    <t>06</t>
+  </si>
+  <si>
+    <t>07</t>
+  </si>
+  <si>
+    <t>08</t>
+  </si>
+  <si>
+    <t>09</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Tetap | </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">*) Sementara </t>
@@ -364,88 +256,78 @@
         <color rgb="FFFFC000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Sangat Sementara </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">| n/a Tidak ada</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-[...8 lines deleted...]
-      <color rgb="FFe51c23"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -484,98 +366,95 @@
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="16">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="4" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="3" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="3" numFmtId="4" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049d7617438e1744239c34dfd17d10d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
@@ -887,65 +766,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K25"/>
+  <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D9" sqref="D9:H25"/>
+      <selection activeCell="D9" sqref="D9:H38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="9" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="1"/>
+    <col min="1" max="1" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="1"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="1"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="1"/>
+    <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="1"/>
     <col min="9" max="9" width="15.7109375" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.7109375" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
@@ -1058,590 +937,981 @@
         <v>9</v>
       </c>
       <c r="J8" s="6">
         <v>10</v>
       </c>
       <c r="K8" s="6">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="F9" s="16" t="s">
+      <c r="F9" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="G9" s="16" t="s">
+      <c r="J9" s="11"/>
+      <c r="K9" s="11"/>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="H9" s="13" t="s">
+      <c r="B10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="I9" s="11" t="s">
+      <c r="D10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12" t="s">
         <v>16</v>
-      </c>
-[...39 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="6" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="12" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D11" s="14" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E11" s="14" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F11" s="14" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="G11" s="14" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="H11" s="14" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="I11" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="J11" s="12"/>
       <c r="K11" s="12" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="6" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="12" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D12" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H12" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="E12" s="14" t="s">
-[...44 lines deleted...]
-      <c r="I13" s="11" t="s">
+      <c r="B13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="J13" s="11" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="D13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="6" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="12" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D14" s="14" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="E14" s="14" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F14" s="14" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="G14" s="14" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="H14" s="14" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="I14" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="J14" s="12"/>
       <c r="K14" s="12" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="6" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="12" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="D15" s="14" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="E15" s="14" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="F15" s="14" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="G15" s="14" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="H15" s="14" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="I15" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="J15" s="12"/>
       <c r="K15" s="12" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:11">
-      <c r="A16" s="10" t="s">
-[...17 lines deleted...]
-      <c r="K16" s="11"/>
+      <c r="A16" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H16" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="6" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="12" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D17" s="14" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="E17" s="14" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="F17" s="14" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="G17" s="14" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="H17" s="14" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I17" s="12" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="J17" s="12"/>
       <c r="K17" s="12" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="6" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="12" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="D18" s="14" t="s">
-        <v>57</v>
+        <v>12</v>
       </c>
       <c r="E18" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F18" s="14" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="G18" s="14" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="H18" s="14" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I18" s="12" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="J18" s="12"/>
       <c r="K18" s="12" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="6" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="12" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="D19" s="14" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="E19" s="14" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="F19" s="14" t="s">
-        <v>64</v>
+        <v>12</v>
       </c>
       <c r="G19" s="14" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="H19" s="14" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="I19" s="12" t="s">
-        <v>66</v>
-[...4 lines deleted...]
-      <c r="K19" s="12"/>
+        <v>13</v>
+      </c>
+      <c r="J19" s="12"/>
+      <c r="K19" s="12" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="6" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="12" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="D20" s="14" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="E20" s="14" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F20" s="14" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="G20" s="14" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="H20" s="14" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I20" s="12" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="J20" s="12"/>
       <c r="K20" s="12" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="6" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="12" t="s">
-        <v>73</v>
+        <v>38</v>
       </c>
       <c r="D21" s="14" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="E21" s="14" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="F21" s="14" t="s">
-        <v>76</v>
+        <v>12</v>
       </c>
       <c r="G21" s="14" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="H21" s="14" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I21" s="12" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="J21" s="12"/>
       <c r="K21" s="12" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="6" t="s">
-        <v>77</v>
+        <v>39</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="12" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="D22" s="14" t="s">
-        <v>79</v>
+        <v>12</v>
       </c>
       <c r="E22" s="14" t="s">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="F22" s="14" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="G22" s="14" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="H22" s="14" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I22" s="12" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="J22" s="12"/>
       <c r="K22" s="12" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="6" t="s">
-        <v>82</v>
+        <v>41</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="12" t="s">
-        <v>83</v>
+        <v>42</v>
       </c>
       <c r="D23" s="14" t="s">
-        <v>84</v>
+        <v>12</v>
       </c>
       <c r="E23" s="14" t="s">
-        <v>84</v>
+        <v>12</v>
       </c>
       <c r="F23" s="14" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="G23" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H23" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I23" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="J23" s="12"/>
+      <c r="K23" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="H23" s="14" t="s">
+      <c r="D24" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H24" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I24" s="12"/>
+      <c r="J24" s="12"/>
+      <c r="K24" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H25" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I25" s="12"/>
+      <c r="J25" s="12"/>
+      <c r="K25" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D26" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H26" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I26" s="12"/>
+      <c r="J26" s="12"/>
+      <c r="K26" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B27" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="D27" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G27" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H27" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I27" s="12"/>
+      <c r="J27" s="12"/>
+      <c r="K27" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G28" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H28" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I28" s="12"/>
+      <c r="J28" s="12"/>
+      <c r="K28" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B29" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D29" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H29" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I29" s="12"/>
+      <c r="J29" s="12"/>
+      <c r="K29" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="D30" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H30" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I30" s="12"/>
+      <c r="J30" s="12"/>
+      <c r="K30" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D31" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G31" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H31" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I31" s="12"/>
+      <c r="J31" s="12"/>
+      <c r="K31" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H32" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I32" s="12"/>
+      <c r="J32" s="12"/>
+      <c r="K32" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="6">
+        <v>12</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D33" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G33" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H33" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I33" s="12"/>
+      <c r="J33" s="12"/>
+      <c r="K33" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="6">
+        <v>14</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G34" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H34" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I34" s="12"/>
+      <c r="J34" s="12"/>
+      <c r="K34" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="6">
         <v>15</v>
       </c>
-      <c r="I23" s="12" t="s">
-[...2 lines deleted...]
-      <c r="J23" s="12" t="s">
+      <c r="B35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G35" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H35" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I35" s="12"/>
+      <c r="J35" s="12"/>
+      <c r="K35" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="6">
+        <v>16</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C36" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D36" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G36" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H36" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I36" s="12"/>
+      <c r="J36" s="12"/>
+      <c r="K36" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="6">
         <v>17</v>
       </c>
-      <c r="K23" s="12" t="s">
-[...51 lines deleted...]
-      <c r="K25" s="9"/>
+      <c r="B37" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G37" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H37" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I37" s="12"/>
+      <c r="J37" s="12"/>
+      <c r="K37" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" customHeight="1" ht="17">
+      <c r="A38" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B38" s="8"/>
+      <c r="C38" s="8"/>
+      <c r="D38" s="15"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="15"/>
+      <c r="G38" s="15"/>
+      <c r="H38" s="15"/>
+      <c r="I38" s="8"/>
+      <c r="J38" s="8"/>
+      <c r="K38" s="9"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="D6:H6"/>
-    <mergeCell ref="A25:K25"/>
+    <mergeCell ref="A38:K38"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="A1:K2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>