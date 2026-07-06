--- v0 (2026-05-06)
+++ v1 (2026-07-06)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="647">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>FORMAT LAPORAN RPJMD</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">T</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
@@ -132,2023 +132,100 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> :  Tidak Ada</t>
     </r>
   </si>
   <si>
     <t>NOMOR DATA</t>
   </si>
   <si>
     <t>DATA RPJMD</t>
   </si>
   <si>
     <t>SUMBER DATA</t>
   </si>
   <si>
     <t>SATUAN</t>
   </si>
   <si>
     <t>BASELINE (2021)</t>
   </si>
   <si>
     <t>REALISASI CAPAIAN</t>
-  </si>
-[...1915 lines deleted...]
-    <t>3,45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC5DEB5"/>
         <bgColor rgb="FFFFFFFF"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="FFFEFE78"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -2223,147 +300,117 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="23">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="3" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="3" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...49 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2662,7736 +709,492 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P173"/>
+  <dimension ref="A1:P35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" topLeftCell="C1">
-      <selection activeCell="A6" sqref="A6:P173"/>
+      <selection activeCell="R15" sqref="R15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="8.85546875" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="8.85546875" style="3"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="11.7109375" customWidth="true" style="3"/>
+    <col min="1" max="1" width="8.85546875" style="10"/>
+    <col min="2" max="2" width="42.140625" customWidth="true" style="10"/>
+    <col min="3" max="3" width="28.42578125" customWidth="true" style="10"/>
+    <col min="4" max="4" width="11.7109375" customWidth="true" style="10"/>
     <col min="5" max="5" width="4.7109375" customWidth="true" style="1"/>
-    <col min="6" max="6" width="15.7109375" customWidth="true" style="2"/>
+    <col min="6" max="6" width="15.7109375" customWidth="true" style="8"/>
     <col min="7" max="7" width="4.7109375" customWidth="true" style="1"/>
-    <col min="8" max="8" width="15.7109375" customWidth="true" style="2"/>
+    <col min="8" max="8" width="15.7109375" customWidth="true" style="8"/>
     <col min="9" max="9" width="4.7109375" customWidth="true" style="1"/>
-    <col min="10" max="10" width="15.7109375" customWidth="true" style="2"/>
+    <col min="10" max="10" width="15.7109375" customWidth="true" style="8"/>
     <col min="11" max="11" width="4.7109375" customWidth="true" style="1"/>
-    <col min="12" max="12" width="15.7109375" customWidth="true" style="2"/>
+    <col min="12" max="12" width="15.7109375" customWidth="true" style="8"/>
     <col min="13" max="13" width="4.7109375" customWidth="true" style="1"/>
-    <col min="14" max="14" width="15.7109375" customWidth="true" style="2"/>
+    <col min="14" max="14" width="15.7109375" customWidth="true" style="8"/>
     <col min="15" max="15" width="4.7109375" customWidth="true" style="1"/>
-    <col min="16" max="16" width="15.7109375" customWidth="true" style="2"/>
+    <col min="16" max="16" width="15.7109375" customWidth="true" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="18.75">
-      <c r="A1" s="6" t="s">
+      <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="6"/>
-[...13 lines deleted...]
-      <c r="P1" s="6"/>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
+      <c r="G1" s="13"/>
+      <c r="H1" s="13"/>
+      <c r="I1" s="13"/>
+      <c r="J1" s="13"/>
+      <c r="K1" s="13"/>
+      <c r="L1" s="13"/>
+      <c r="M1" s="13"/>
+      <c r="N1" s="13"/>
+      <c r="O1" s="13"/>
+      <c r="P1" s="13"/>
     </row>
     <row r="2" spans="1:16">
-      <c r="A2" s="7"/>
-[...14 lines deleted...]
-      <c r="P2" s="7"/>
+      <c r="A2" s="14"/>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
+      <c r="P2" s="14"/>
     </row>
     <row r="3" spans="1:16">
-      <c r="A3" s="8" t="s">
+      <c r="A3" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="8"/>
-[...13 lines deleted...]
-      <c r="P3" s="8"/>
+      <c r="B3" s="15"/>
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="15"/>
+      <c r="G3" s="15"/>
+      <c r="H3" s="15"/>
+      <c r="I3" s="15"/>
+      <c r="J3" s="15"/>
+      <c r="K3" s="15"/>
+      <c r="L3" s="15"/>
+      <c r="M3" s="15"/>
+      <c r="N3" s="15"/>
+      <c r="O3" s="15"/>
+      <c r="P3" s="15"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="19.5">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="10" t="s">
+      <c r="B4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="10" t="s">
+      <c r="C4" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="11" t="s">
+      <c r="E4" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="12"/>
-      <c r="G4" s="11" t="s">
+      <c r="F4" s="19"/>
+      <c r="G4" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="15"/>
-[...7 lines deleted...]
-      <c r="P4" s="12"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="22"/>
+      <c r="O4" s="22"/>
+      <c r="P4" s="19"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="24.75">
-      <c r="A5" s="9"/>
-[...5 lines deleted...]
-      <c r="G5" s="4">
+      <c r="A5" s="16"/>
+      <c r="B5" s="17"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="17"/>
+      <c r="E5" s="20"/>
+      <c r="F5" s="21"/>
+      <c r="G5" s="11">
         <v>2022</v>
       </c>
-      <c r="H5" s="5"/>
-      <c r="I5" s="4">
+      <c r="H5" s="12"/>
+      <c r="I5" s="11">
         <v>2023</v>
       </c>
-      <c r="J5" s="5"/>
-      <c r="K5" s="4">
+      <c r="J5" s="12"/>
+      <c r="K5" s="11">
         <v>2024</v>
       </c>
-      <c r="L5" s="5"/>
-      <c r="M5" s="4">
+      <c r="L5" s="12"/>
+      <c r="M5" s="11">
         <v>2025</v>
       </c>
-      <c r="N5" s="5"/>
-      <c r="O5" s="4">
+      <c r="N5" s="12"/>
+      <c r="O5" s="11">
         <v>2026</v>
       </c>
-      <c r="P5" s="5"/>
+      <c r="P5" s="12"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A6" s="16">
-[...40 lines deleted...]
-      </c>
+      <c r="A6" s="9"/>
+      <c r="B6" s="9"/>
+      <c r="C6" s="9"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="2"/>
+      <c r="P6" s="5"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A7" s="17">
-[...32 lines deleted...]
-      </c>
+      <c r="F7" s="6"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="3"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="3"/>
     </row>
     <row r="8" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A8" s="17">
-[...44 lines deleted...]
-      </c>
+      <c r="F8" s="7"/>
+      <c r="G8" s="4"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="3"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="3"/>
     </row>
     <row r="9" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A9" s="17">
-[...42 lines deleted...]
-      </c>
+      <c r="F9" s="6"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="3"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="3"/>
     </row>
     <row r="10" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A10" s="18" t="s">
-[...16 lines deleted...]
-      <c r="P10" s="18"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="6"/>
+      <c r="K10" s="3"/>
     </row>
     <row r="11" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A11" s="17">
-[...42 lines deleted...]
-      </c>
+      <c r="F11" s="6"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="6"/>
+      <c r="K11" s="3"/>
     </row>
     <row r="12" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A12" s="17">
-[...42 lines deleted...]
-      </c>
+      <c r="F12" s="6"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="3"/>
     </row>
     <row r="13" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A13" s="16">
-[...42 lines deleted...]
-      </c>
+      <c r="A13" s="9"/>
+      <c r="B13" s="9"/>
+      <c r="C13" s="9"/>
+      <c r="D13" s="9"/>
+      <c r="E13" s="2"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="2"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="2"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="2"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="2"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="2"/>
+      <c r="P13" s="5"/>
     </row>
     <row r="14" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A14" s="17">
-[...44 lines deleted...]
-      </c>
+      <c r="F14" s="6"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="6"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="6"/>
+      <c r="K14" s="3"/>
     </row>
     <row r="15" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A15" s="17">
-[...42 lines deleted...]
-      </c>
+      <c r="F15" s="6"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="3"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="3"/>
     </row>
     <row r="16" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A16" s="17">
-[...42 lines deleted...]
-      </c>
+      <c r="F16" s="6"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="3"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="3"/>
     </row>
     <row r="17" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A17" s="17">
-[...42 lines deleted...]
-      </c>
+      <c r="F17" s="6"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="6"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="6"/>
+      <c r="K17" s="3"/>
     </row>
     <row r="18" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A18" s="17">
-[...44 lines deleted...]
-      </c>
+      <c r="F18" s="6"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="6"/>
+      <c r="I18" s="3"/>
+      <c r="J18" s="6"/>
+      <c r="K18" s="3"/>
     </row>
     <row r="19" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A19" s="17">
-[...42 lines deleted...]
-      </c>
+      <c r="F19" s="6"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="3"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="3"/>
     </row>
     <row r="20" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A20" s="17">
-[...42 lines deleted...]
-      </c>
+      <c r="F20" s="6"/>
+      <c r="G20" s="3"/>
+      <c r="H20" s="6"/>
+      <c r="I20" s="3"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="3"/>
     </row>
     <row r="21" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A21" s="17">
-[...42 lines deleted...]
-      </c>
+      <c r="F21" s="6"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="3"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="3"/>
     </row>
     <row r="22" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A22" s="17">
-[...42 lines deleted...]
-      </c>
+      <c r="F22" s="6"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="3"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="3"/>
     </row>
     <row r="23" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A23" s="17">
-[...42 lines deleted...]
-      </c>
+      <c r="F23" s="6"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="6"/>
+      <c r="I23" s="3"/>
+      <c r="J23" s="6"/>
+      <c r="K23" s="3"/>
     </row>
     <row r="24" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A24" s="16">
-[...89 lines deleted...]
-    </row>
+      <c r="A24" s="9"/>
+      <c r="B24" s="9"/>
+      <c r="C24" s="9"/>
+      <c r="D24" s="9"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="2"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="2"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="2"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="2"/>
+      <c r="P24" s="5"/>
+    </row>
+    <row r="25" spans="1:16" customHeight="1" ht="17.1"/>
     <row r="26" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A26" s="16">
-[...42 lines deleted...]
-      </c>
+      <c r="A26" s="9"/>
+      <c r="B26" s="9"/>
+      <c r="C26" s="9"/>
+      <c r="D26" s="9"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="2"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="2"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="2"/>
+      <c r="P26" s="5"/>
     </row>
     <row r="27" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A27" s="17">
-[...42 lines deleted...]
-      </c>
+      <c r="F27" s="6"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="6"/>
+      <c r="I27" s="3"/>
+      <c r="J27" s="6"/>
+      <c r="K27" s="3"/>
     </row>
     <row r="28" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A28" s="18" t="s">
-[...16 lines deleted...]
-      <c r="P28" s="18"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="3"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="3"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="3"/>
     </row>
     <row r="29" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A29" s="17">
-[...42 lines deleted...]
-      </c>
+      <c r="F29" s="6"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="3"/>
+      <c r="J29" s="6"/>
+      <c r="K29" s="3"/>
     </row>
     <row r="30" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A30" s="17">
-[...42 lines deleted...]
-      </c>
+      <c r="F30" s="6"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="3"/>
+      <c r="J30" s="6"/>
+      <c r="K30" s="3"/>
     </row>
     <row r="31" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A31" s="17">
-[...42 lines deleted...]
-      </c>
+      <c r="F31" s="6"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="3"/>
+      <c r="J31" s="6"/>
+      <c r="K31" s="3"/>
     </row>
     <row r="32" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A32" s="16">
-[...87 lines deleted...]
-    </row>
+      <c r="A32" s="9"/>
+      <c r="B32" s="9"/>
+      <c r="C32" s="9"/>
+      <c r="D32" s="9"/>
+      <c r="E32" s="2"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="2"/>
+      <c r="H32" s="5"/>
+      <c r="I32" s="2"/>
+      <c r="J32" s="5"/>
+      <c r="K32" s="2"/>
+      <c r="L32" s="5"/>
+      <c r="M32" s="2"/>
+      <c r="N32" s="5"/>
+      <c r="O32" s="2"/>
+      <c r="P32" s="5"/>
+    </row>
+    <row r="33" spans="1:16" customHeight="1" ht="17.1"/>
     <row r="34" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A34" s="16">
-[...42 lines deleted...]
-      </c>
+      <c r="A34" s="9"/>
+      <c r="B34" s="9"/>
+      <c r="C34" s="9"/>
+      <c r="D34" s="9"/>
+      <c r="E34" s="2"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="2"/>
+      <c r="H34" s="5"/>
+      <c r="I34" s="2"/>
+      <c r="J34" s="5"/>
+      <c r="K34" s="2"/>
+      <c r="L34" s="5"/>
+      <c r="M34" s="2"/>
+      <c r="N34" s="5"/>
+      <c r="O34" s="2"/>
+      <c r="P34" s="5"/>
     </row>
     <row r="35" spans="1:16" customHeight="1" ht="17.1">
-      <c r="A35" s="18" t="s">
-[...6244 lines deleted...]
-      </c>
+      <c r="F35" s="6"/>
+      <c r="G35" s="3"/>
+      <c r="H35" s="6"/>
+      <c r="I35" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:P3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:F5"/>
     <mergeCell ref="G4:P4"/>
     <mergeCell ref="G5:H5"/>
-    <mergeCell ref="A10:P10"/>
-[...4 lines deleted...]
-    <mergeCell ref="A147:P147"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1ps"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>