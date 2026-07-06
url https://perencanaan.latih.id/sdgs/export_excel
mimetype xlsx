--- v0 (2026-05-06)
+++ v1 (2026-07-06)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="400">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="325">
   <si>
     <t>Sustainable Development Goals</t>
   </si>
   <si>
     <t>Tujuan 1</t>
   </si>
   <si>
     <t>Menghapus Kemiskinan</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">T</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
@@ -137,1221 +137,996 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> :  Tidak Ada</t>
     </r>
   </si>
   <si>
     <t>Kode Indikator</t>
   </si>
   <si>
     <t>Indikator</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Baseline (2018)</t>
   </si>
   <si>
+    <t>1.2.1</t>
+  </si>
+  <si>
+    <t>Persentase Penduduk yang Hidup di Bawah Garis Kemiskinan</t>
+  </si>
+  <si>
+    <t>Badan Penanggulangan Bencana Daerah</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>1.2.2</t>
   </si>
   <si>
-    <t>Persentase Penduduk Miskin</t>
-[...8 lines deleted...]
-    <t>-</t>
+    <t>Persentase Penduduk yang Berusia 0-17 Tahun yang Tidak Memiliki Akta Kelahiran</t>
+  </si>
+  <si>
+    <t>Dinas Sosial</t>
+  </si>
+  <si>
+    <t>Persentase Rumah Tangga yang Tidak Mempunyai Akses Internet</t>
+  </si>
+  <si>
+    <t>Persentase Rumah Tangga dengan Anggota Rumah Tangga Bekerja</t>
+  </si>
+  <si>
+    <t>Dinas Pendidikan</t>
   </si>
   <si>
     <t>Target 1.3. Menerapkan secara nasional sistem dan upaya perlindungan sosial yang tepat bagi semua, termasuk kelompok yang paling miskin, dan pada tahun 2030 mencapai cakupan substansial bagi kelompok miskin dan rentan</t>
   </si>
   <si>
     <t>1.3.1</t>
   </si>
   <si>
-    <t xml:space="preserve">Persentase Fakir Miskin yang memperoleh bantuan sosial dan mampu memenuhi kebutuhan dasarnya </t>
-[...2 lines deleted...]
-    <t>Dinas Sosial</t>
+    <t>Proporsi Penduduk yang Menerima Program Perlindungan Sosial</t>
+  </si>
+  <si>
+    <t>Dinas Pekerjaan Umum dan Penataan Ruang</t>
+  </si>
+  <si>
+    <t>Proporsi Peserta Program Jaminan Sosial Bidang Ketenagakerjaan</t>
   </si>
   <si>
     <t>1.3.2</t>
   </si>
   <si>
-    <t>Persentase Penyandang Cacat yang mampu memenuhi kebutuhan dasarnya</t>
+    <t>Jumlah Peserta Program Jaminan Sosial Bidang Ketenagakerjaan</t>
   </si>
   <si>
     <t>1.3.3</t>
   </si>
   <si>
-    <t>Persentase lanjut usia terlantar yang Terpenuhi kebutuhan dasarnya</t>
+    <t>Jumlah Peserta Program SJSN Ketenagakerjaan (Formal)</t>
+  </si>
+  <si>
+    <t>1.3.4</t>
+  </si>
+  <si>
+    <t>Jumlah Peserta Program SJSN Ketenagakerjaan (Non Formal)</t>
   </si>
   <si>
     <t>1.3.5</t>
   </si>
   <si>
-    <t>Peningkatan Jumlah Tenaga Kerja yang menjadi peserta BPJS Ketenagakerjaan</t>
-[...2 lines deleted...]
-    <t>Dinas Koperasi, Usaha Mikro dan Tenaga Kerja</t>
+    <t xml:space="preserve">Jumlah penyandang difabilitas miskin dan rentan yang menerima bantuan pemenuhan kebutuhan dasar </t>
+  </si>
+  <si>
+    <t>1.3.6</t>
+  </si>
+  <si>
+    <t>Jumlah Keluarga Miskin yang Mendapatkan Bantuan Tunai Bersyarat/PKH Graduasi</t>
+  </si>
+  <si>
+    <t>Keluarga</t>
+  </si>
+  <si>
+    <t>Target 1.4. Pada tahun 2030, menjamin bahwa semua laki-laki dan perempuan, khususnya masyarakat miskin dan rentan, memiliki hak yang sama terhadap sumber daya ekonomi, serta akses terhadap pelayanan dasar, kepemilikan dan kontrol atas tanah dan bentuk kepemilikan lain, warisan, sumber daya alam, teknologi baru, dan jasa keuangan yang tepat, termasuk keuangan mikro</t>
+  </si>
+  <si>
+    <t>1.4.1</t>
+  </si>
+  <si>
+    <t>Peserta KB Aktif cara modern Keluarga Pra Sejahtera dan KS I</t>
+  </si>
+  <si>
+    <t>1.4.4</t>
+  </si>
+  <si>
+    <t>Meningkatnya akses air minum layak</t>
+  </si>
+  <si>
+    <t>Badan Kepegawaian Aceh</t>
+  </si>
+  <si>
+    <t>1.4.5</t>
+  </si>
+  <si>
+    <t>Penanganan kawasan kumuh</t>
+  </si>
+  <si>
+    <t>1.4.10</t>
+  </si>
+  <si>
+    <t>Meningkatnya kepemilikan dokumen kependudukan persentase (%) kepemilikan dokumen penting administrasi kependudukan (KTP elektronik.</t>
+  </si>
+  <si>
+    <t>1.4.11</t>
+  </si>
+  <si>
+    <t>Meningkatnya akses penerangan untuk penduduk (Rasio Elektrifikasi)</t>
+  </si>
+  <si>
+    <t>1.4.12</t>
+  </si>
+  <si>
+    <t>Meningkatnya Kepemilikan Dokumen Penting Adminduk (KTP, Akta Kelahiran, dan Akta Kematian)</t>
+  </si>
+  <si>
+    <t>Target 1.5. Pada tahun 2030, membangun ketahanan masyarakat miskin dan mereka yang berada dalam kondisi rentan, dan mengurangi kerentanan mereka terhadap kejadian ekstrim terkait iklim dan guncangan ekonomi, sosial, lingkungan, dan bencana.</t>
+  </si>
+  <si>
+    <t>1.5.1</t>
+  </si>
+  <si>
+    <t>Jumlah desa yang sudah menjadi Destana/Katana</t>
+  </si>
+  <si>
+    <t>Dinas Pemberdayaan Perempuan dan Perlindungan Anak</t>
+  </si>
+  <si>
+    <t>1.5.2</t>
+  </si>
+  <si>
+    <t>Meningkatnya Desa Tangguh Bencana</t>
+  </si>
+  <si>
+    <t>1.5.3</t>
+  </si>
+  <si>
+    <t>Persentase korban meninggal dan hilang terhadap jumlah kejadian bencana</t>
+  </si>
+  <si>
+    <t>1.5.4</t>
+  </si>
+  <si>
+    <t>Capaian Indeks Pemulihan Pasca Bencana di Aceh</t>
+  </si>
+  <si>
+    <t>1.5.5</t>
+  </si>
+  <si>
+    <t>Bantuan Logistik untuk Korban Bencana Kebakaran</t>
   </si>
   <si>
     <t>Orang</t>
   </si>
   <si>
-    <t>Target 1.4. Pada tahun 2030, menjamin bahwa semua laki-laki dan perempuan, khususnya masyarakat miskin dan rentan, memiliki hak yang sama terhadap sumber daya ekonomi, serta akses terhadap pelayanan dasar, kepemilikan dan kontrol atas tanah dan bentuk kepemilikan lain, warisan, sumber daya alam, teknologi baru, dan jasa keuangan yang tepat, termasuk keuangan mikro</t>
-[...92 lines deleted...]
-    <t>Badan Penanggulangan Bencana Daerah</t>
+    <t>1.5.6</t>
+  </si>
+  <si>
+    <t>Pemulangan Orang Telantar</t>
+  </si>
+  <si>
+    <t>1.5.7</t>
+  </si>
+  <si>
+    <t>Jumlah dokumen RPB Aceh dan RADPRB Aceh</t>
   </si>
   <si>
     <t>Tujuan 2</t>
   </si>
   <si>
     <t>Mengakhiri Kelaparan</t>
   </si>
   <si>
-    <t>2.1.1</t>
-[...26 lines deleted...]
-    <t>Persentase bayi usia kurang dari 6 bulan yang mendapatkan ASI ekslusif.</t>
+    <t>2.2.6</t>
+  </si>
+  <si>
+    <t>Jumlah Konsumsi Ikan</t>
+  </si>
+  <si>
+    <t>Sekretariat Daerah</t>
+  </si>
+  <si>
+    <t>2.2.7</t>
+  </si>
+  <si>
+    <t>Target Konsumsi Ikan</t>
+  </si>
+  <si>
+    <t>Dinas Perindustrian dan Perdagangan</t>
+  </si>
+  <si>
+    <t>2.2.8</t>
+  </si>
+  <si>
+    <t>Tingkat Konsumsi Ikan</t>
+  </si>
+  <si>
+    <t>2.2.9</t>
+  </si>
+  <si>
+    <t>Skor Pola Pangan Harapan (PPH)</t>
+  </si>
+  <si>
+    <t>Kualitas konsumsi pangan yang diindikasikan oleh skor Pola Pangan  Harapan (PPH); dan (ii) tingkat konsumsi ikan per kapita</t>
+  </si>
+  <si>
+    <t>2.2.10</t>
+  </si>
+  <si>
+    <t>Jumlah Desa Rawan Pangan</t>
   </si>
   <si>
     <t>Target 2.3. Pada tahun 2030, menggandakan produktivitas pertanian dan pendapatan produsen makanan skala kecil, khususnya perempuan, masyarakat penduduk asli, keluarga petani, penggembala dan nelayan, termasuk melalui akses yang aman dan sama terhadap lahan, sumber daya produktif, dan input lainnya, pengetahuan, jasa keuangan, pasar, dan peluang nilai tambah, dan pekerjaan non pertanian.</t>
   </si>
   <si>
     <t>2.3.1</t>
   </si>
   <si>
-    <t>Nilai Tambah Pertanian dibagi jumlah tenaga kerja di sektor pertanian (rupiah per tenaga kerja)</t>
+    <t>Luas Kawasan Pertanian Pangan Berkelanjutan (KP2B)</t>
   </si>
   <si>
     <t>2.3.2</t>
   </si>
   <si>
-    <t>Sub 1 Sub Elemen 2</t>
-[...2 lines deleted...]
-    <t>Badan Usaha</t>
+    <t>Produksi tanaman pangan</t>
+  </si>
+  <si>
+    <t>2.3.3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Produksi hortikultura </t>
+  </si>
+  <si>
+    <t>2.3.4</t>
+  </si>
+  <si>
+    <t>Populasi ternak</t>
+  </si>
+  <si>
+    <t>2.3.5</t>
+  </si>
+  <si>
+    <t>Produksi perkebunan</t>
+  </si>
+  <si>
+    <t>2.3.6</t>
+  </si>
+  <si>
+    <t>Produksi perikanan budidaya</t>
+  </si>
+  <si>
+    <t>2.3.7</t>
+  </si>
+  <si>
+    <t>Produksi perikanan tangkap</t>
   </si>
   <si>
     <t>Tujuan 3</t>
   </si>
   <si>
     <t>Kesehatan yang Baik dan Kesejahteraan</t>
   </si>
   <si>
-    <t>3.1.1</t>
-[...76 lines deleted...]
-  <si>
     <t>3.7.1</t>
   </si>
   <si>
-    <t>Proporsi perempuan usia reproduksi (15-49 tahun) atau pasangannya yang memiliki kebutuhan keluarga berencana dan menggunakan alat kontrasepsi metode modern.</t>
+    <t>Meningkatnya jumlah peserta KB aktif</t>
   </si>
   <si>
     <t>3.7.2</t>
   </si>
   <si>
-    <t>Angka prevalensi penggunaan metode kontrasepsi (CPR) semua cara pada Pasangan Usia Subur (PUS) usia 15-49 tahun yang berstatus kawin.</t>
+    <t>Angka Prevalensi Penggunaan Metode Kontrasepsi (CPR) cara modern pada Pasangan Usia Subur (PUS) usia 15-49 tahun yang berstatus kawin</t>
   </si>
   <si>
     <t>3.7.3</t>
   </si>
   <si>
-    <t>Angka penggunaan metode kontrasepsi jangka panjang (MKJP) cara modern).</t>
+    <t>Angka penggunaan Metode Kontrasepsi Jangka Panjang (MKJP)</t>
   </si>
   <si>
     <t>3.7.4</t>
   </si>
   <si>
-    <t>presentase peserta KB dengan pasangan usia subur</t>
+    <t>Angka kelahiran pada perempuan usia 15-19 tahun ((Age Specific Fertility Rate/ ASFR)</t>
   </si>
   <si>
     <t>3.7.5</t>
   </si>
   <si>
-    <t>Angka kelahiran pada perempuan umur 15-19 tahun (Age Specific Fertility Rate/ASFR).</t>
-[...197 lines deleted...]
-    <t>Persentase angka melek aksara penduduk umur 15-24</t>
+    <t>Rata-rata jumlah anak yang dimiliki oleh WUS sepanjang masa reproduksinya</t>
   </si>
   <si>
     <t>Tujuan 5</t>
   </si>
   <si>
     <t>Kesetaraan Gender</t>
   </si>
   <si>
     <t>5.1.1</t>
   </si>
   <si>
-    <t>Persentase Anggaran Responsif Gender (ARG)</t>
+    <t>Jumlah kebijakan yang responsif gender mendukung pemberdayaan perempuan</t>
+  </si>
+  <si>
+    <t>Dinas Kesehatan Aceh</t>
   </si>
   <si>
     <t>Target 5.2. Menghilangkan segala bentuk kekerasan terhadap kaum perempuan di ruang publik dan pribadi, termasuk perdagangan manusia dan eksploitasi seksual, serta berbagai jenis eksploitasi lainnya.</t>
   </si>
   <si>
     <t>5.2.1</t>
   </si>
   <si>
-    <t>Persentase Penurunan Kasus Tindak Kekerasan dan Trafiking di Jawa Timur</t>
+    <t>Prevalensi Kekerasan terhadap anak perempuan dan laki-laki 0-17 th</t>
   </si>
   <si>
     <t>5.2.2</t>
   </si>
   <si>
-    <t>Persentase Penanganan Perempuan Korban Kekerasan</t>
+    <t>Proporsi perempuan dan anak perempuan menagalami kekerasan Dalam Rumah Tangga (KDRT)</t>
+  </si>
+  <si>
+    <t>5.2.3</t>
+  </si>
+  <si>
+    <t>Proporsi perempuan dan anak perempuan mengalami kekerasan non-KDRT</t>
+  </si>
+  <si>
+    <t>5.2.4</t>
+  </si>
+  <si>
+    <t>Persentase korban kekerasan terhdapa perempuan yang mendapat layanan komprehensif</t>
   </si>
   <si>
     <t>Target 5.3. Menghapuskan semua praktik berbahaya, seperti perkawinan usia anak, perkawinan dini dan paksa, serta sunat perempuan.</t>
   </si>
   <si>
     <t>5.3.1</t>
   </si>
   <si>
-    <t>Proporsi perempuan umur 20-24 tahun yang berstatus kawin atau berstatus hidup bersama sebelum umur 15 tahun dan sebelum umur 18 tahun.</t>
-[...4 lines deleted...]
-  <si>
     <t>Median usia kawin pertama perempuan pernah kawin umur 25-49 tahun.</t>
   </si>
   <si>
-    <t>5.3.3</t>
+    <t>Target 5.5. Menjamin partisipasi penuh dan efektif, dan kesempatan yang sama bagi perempuan untuk memimpin di semua tingkat pengambilan keputusan dalam kehidupan politik, ekonomi, dan masyarakat.</t>
+  </si>
+  <si>
+    <t>5.5.1</t>
+  </si>
+  <si>
+    <t>Proporsi kursi yang diduduki perempuan di parlemen tingkat pusat, parlemen daerah dan pemerintah daerah.</t>
+  </si>
+  <si>
+    <t>5.5.2</t>
+  </si>
+  <si>
+    <t>Proporsi perempuan yang berada di posisi managerial.</t>
   </si>
   <si>
     <t>Target 5.6. Menjamin akses universal terhadap kesehatan seksual dan reproduksi, dan hak reproduksi seperti yang telah disepakati sesuai dengan Programme of Action of the International Conference on Population andDevelopment and the Beijing Platform serta dokumen-dokumen hasil reviu dari konferensi-konferensi tersebut.</t>
   </si>
   <si>
     <t>5.6.1</t>
   </si>
   <si>
-    <t>Unmet need KB (Kebutuhan Keluarga Berencana/KB yang tidak terpenuhi).</t>
+    <t>UU dan PP yg menjamin perempuan umur 15-49 th utk mendapatkan pelayanan terkait kesehatan seksual</t>
   </si>
   <si>
     <t>5.6.2</t>
   </si>
   <si>
-    <t>Pengetahuan dan pemahaman Pasangan Usia Subur (PUS) tentang metode kontrasepsi modern.</t>
-[...8 lines deleted...]
-    <t>Proporsi individu yang menguasai/ memiliki telepon genggam.</t>
+    <t>Unmet Need kebutuhan ber-KB</t>
+  </si>
+  <si>
+    <t>5.6.3</t>
+  </si>
+  <si>
+    <t>Pengetahuan dan pemahaman Pasangan Usia Subur (PUS) tentang metode kontrasepsi modern minimal 4 jenis</t>
+  </si>
+  <si>
+    <t>Target 5.7. Mengambil tindakan cepat dan untuk memberantas kerja paksa, mengakhiri perbudakan dan penjualan manusia, mengamankan larangan dan penghapusan bentuk terburuk tenaga kerja anak, termasuk perekrutan dan penggunaan tentara anak- anak, dan pada tahun 2025 mengakhiri tenaga kerja  anak dalam segala bentuknya.</t>
+  </si>
+  <si>
+    <t>5.7.1</t>
+  </si>
+  <si>
+    <t>Tersedianya pusat layanan korban kekerasan perempuan dan anak di Aceh</t>
   </si>
   <si>
     <t>Tujuan 6</t>
   </si>
   <si>
     <t>Akses Air Bersih dan Sanitasi</t>
   </si>
   <si>
-    <t>6.1.1</t>
-[...16 lines deleted...]
-  <si>
     <t>6.2.2</t>
   </si>
   <si>
-    <t>Persentase rumah tangga yang memiliki akses terhadap layanan sanitasi layak.</t>
-[...11 lines deleted...]
-    <t>Persentase Tingkat Pelayanan air Limbah</t>
+    <t xml:space="preserve">Persentase rumah tangga yang memiliki akses terhadap layanan sanitasi layak </t>
+  </si>
+  <si>
+    <t>Target 6.3. Pada tahun 2030, meningkatkan kualitas air dengan mengurangi polusi, menghilangkan pembuangan, dan meminimalkan pelepasan material dan bahan kimia berbahaya, mengurangi setengah proporsi air limbah yang tidak diolah, dan secara signifikan meningkatkan daur ulang, serta penggunaan kembali barang daur ulang yang aman secara global.</t>
+  </si>
+  <si>
+    <t>6.3.1</t>
+  </si>
+  <si>
+    <t>Kualitas air sungai sebagai air baku/Indeks Kualitas Air Sungai</t>
+  </si>
+  <si>
+    <t>Sekretariat DPR Aceh</t>
+  </si>
+  <si>
+    <t>Tujuan 7</t>
+  </si>
+  <si>
+    <t>Energi Bersih dan Terjangkau</t>
+  </si>
+  <si>
+    <t>7.1.1</t>
+  </si>
+  <si>
+    <t>Rumah Tangga berakses listrik (rasio elektrifikasi)</t>
+  </si>
+  <si>
+    <t>7.1.3</t>
+  </si>
+  <si>
+    <t>Penambahan Jumlah Rumah Tangga miskin (subsidi) yang Menikmati Listrik</t>
+  </si>
+  <si>
+    <t>Target 7.3. Pada tahun 2030, melakukan perbaikan efisiensi energi di tingkat global sebanyak dua kali lipat.</t>
+  </si>
+  <si>
+    <t>7.3.1</t>
+  </si>
+  <si>
+    <t>Bangunan/Gedung Pemerintah, Komersial, dan industri yang Telah Diaudit Energi</t>
+  </si>
+  <si>
+    <t>7.3.2</t>
+  </si>
+  <si>
+    <t>Peningkatan jumlah izin sesuai keselamatan ketenagalistrikan</t>
   </si>
   <si>
     <t>Tujuan 8</t>
   </si>
   <si>
     <t>Pekerjaan yang Layak dan Pertumbuhan Ekonomi</t>
   </si>
   <si>
     <t>8.1.1</t>
   </si>
   <si>
-    <t>Laju pertumbuhan PDB per kapita</t>
+    <t>Nilai sub sektor tanaman pangan, hortikultura, perkebunan dan peternakan dalam PDRB (ADHK)</t>
   </si>
   <si>
     <t>8.1.2</t>
   </si>
   <si>
-    <t>PDB per kapita.</t>
-[...2 lines deleted...]
-    <t>Juta Rupiah</t>
+    <t>Nilai subsektor kehutanan dalam PDRB Aceh (ADHK)</t>
+  </si>
+  <si>
+    <t>8.1.3</t>
+  </si>
+  <si>
+    <t>Nilai subsektor perikanan dalam PDRB Aceh (ADHK)</t>
   </si>
   <si>
     <t>Target 8.2. Mencapai tingkat produktivitas ekonomi yang lebih tinggi, melalui diversifikasi, peningkatan dan inovasi teknologi, termasuk melalui fokus pada sektor yang memberi nilai tambah tinggi dan padat karya</t>
   </si>
   <si>
     <t>8.2.1</t>
   </si>
   <si>
-    <t>Laju pertumbuhan PDB per tenaga kerja/Tingkat pertumbuhan PDB riil per orang bekerja per tahun</t>
+    <t>Laju pertumbuhan PDRB per tenaga kerja</t>
   </si>
   <si>
     <t>Target 8.3. Menggalakkan kebijakan pembangunan yang mendukung kegiatan produktif, penciptaan lapangan kerja layak, kewirausahaan, kreativitas dan inovasi, dan mendorong formalisasi dan pertumbuhan usaha mikro, kecil, dan menengah, termasuk melalui akses terhadap jasa keuangan.</t>
   </si>
   <si>
     <t>8.3.1</t>
   </si>
   <si>
-    <t>Proporsi lapangan kerja informal sektor non-pertanian</t>
+    <t>Proporsi Lapangan Kerja Informal Sektor Non Pertanian</t>
   </si>
   <si>
     <t>8.3.2</t>
   </si>
   <si>
-    <t>Persentase tenaga kerja formal</t>
+    <t>Persentase Tenaga Kerja Formal</t>
   </si>
   <si>
     <t>8.3.3</t>
   </si>
   <si>
-    <t>Persentase tenaga kerja informal sektor pertanian</t>
+    <t>Persentase Tenaga Kerja Informal Sektor Pertanian</t>
   </si>
   <si>
     <t>8.3.4</t>
   </si>
   <si>
-    <t>Persentase pengajuan pembiayaan KUKM yang lulus verifikasi</t>
+    <t>Proporsi kredit UMKM terhadap total kredit</t>
+  </si>
+  <si>
+    <t>Biro Keistimewaan Aceh dan Kesejahteraan Rakyat</t>
+  </si>
+  <si>
+    <t>8.3.5</t>
+  </si>
+  <si>
+    <t>Jumlah pembiayaan yang diperoleh Koperasi dan UKM yang dibina pada tahun n</t>
   </si>
   <si>
     <t>Target 8.5. Pada tahun 2030, mencapai pekerjaan tetap dan produktif dan pekerjaan yang layak bagi semua perempuan dan laki-laki, termasuk bagi pemuda dan penyandang difabilitas, dan upah yang sama untuk pekerjaan yang sama nilainya</t>
   </si>
   <si>
     <t>8.5.1</t>
   </si>
   <si>
-    <t>Upah rata-rata per jam pekerja</t>
-[...2 lines deleted...]
-    <t>rupiah</t>
+    <t>Upah rata-rata  perbulan</t>
   </si>
   <si>
     <t>8.5.2</t>
   </si>
   <si>
-    <t>Tingkat pengangguran terbuka berdasarkan jenis kelamin dan kelompok umur.</t>
+    <t xml:space="preserve">Tingkat pengangguran terbuka (TPT) </t>
   </si>
   <si>
     <t>8.5.3</t>
   </si>
   <si>
     <t>Persentase setengah pengangguran</t>
   </si>
   <si>
     <t>Target 8.6. Pada tahun 2020, secara substansial mengurangi proporsi usia muda yang tidak bekerja, tidak menempuh pendidikan atau pelatihan</t>
   </si>
   <si>
     <t>8.6.1</t>
   </si>
   <si>
-    <t>Persentase usia muda (15-24) yang sedang tidak sekolah, bekerja atau mengikuti pelatihan (NEET)</t>
+    <t>Persentase Usia Muda (15-24) yang sedang Tidak Sekolah, Bekerja, atau Mengikuti Pelatihan (NEET)</t>
+  </si>
+  <si>
+    <t>Target 8.8. Melindungi hak-hak tenaga kerja dan mempromosikan lingkungan kerja yang aman dan terjamin bagi semua pekerja, termasuk pekerja migran, khususnya pekerja migran perempuan, dan mereka yang bekerja dalam pekerjaan berbahaya</t>
+  </si>
+  <si>
+    <t>8.8.1</t>
+  </si>
+  <si>
+    <t>Jumlah perusahaan yang menerapkan norma K3</t>
   </si>
   <si>
     <t>Target 8.9. Pada tahun 2030, menyusun dan melaksanakan kebijakan untuk mempromosikan pariwisata berkelanjutan yang menciptakan lapangan kerja danmempromosikanbudaya dan produk lokal</t>
   </si>
   <si>
     <t>8.9.1</t>
   </si>
   <si>
-    <t>Jumlah kunjungan wisatawan nusantara.</t>
-[...8 lines deleted...]
-    <t>Jumlah wisatawan mancanegara</t>
+    <t>Meningkatnya nilai sektor akomodasi makan minum dalam PDRB</t>
   </si>
   <si>
     <t>8.9.3</t>
   </si>
   <si>
-    <t>Persentase pertumbuhan PDRB Pariwisata</t>
+    <t>Jumlah Wisatawan Nusantara</t>
+  </si>
+  <si>
+    <t>Badan Perencanaan Pembangunan Daerah</t>
   </si>
   <si>
     <t>8.9.4</t>
   </si>
   <si>
-    <t>Jumlah pekerja pada industri pariwisata</t>
+    <t>Jumlah Wisatawan Mancanegara</t>
   </si>
   <si>
     <t>Tujuan 9</t>
   </si>
   <si>
     <t>Infrastruktur, Industri dan Inovasi</t>
   </si>
   <si>
-    <t>9.1.1</t>
-[...7 lines deleted...]
-  <si>
     <t>9.2.1</t>
   </si>
   <si>
-    <t>Persentase Pertumbuhan PDRB Kategori Industri Pengolahan</t>
+    <t>Proporsi nilai tambah sektor industri pengolahan non migas terhadap PDRB</t>
+  </si>
+  <si>
+    <t>9.2.2</t>
+  </si>
+  <si>
+    <t>Laju pertumbuhan PDRB industri pengolahan</t>
+  </si>
+  <si>
+    <t>9.2.3</t>
+  </si>
+  <si>
+    <t>Proporsi Tenaga Kerja pada Sektor Industri Pengolahan</t>
   </si>
   <si>
     <t>Target 9.3. Meningkatkan akses industri dan perusahaan skala kecil, khususnya di negara berkembang, terhadap jasa keuangan, termasuk kredit terjangkau, dan mengintegrasikan ke dalam rantai nilai dan pasar</t>
   </si>
   <si>
     <t>9.3.1</t>
   </si>
   <si>
-    <t>Proporsi nilai tambah industri kecil terhadap total nilai tambah industri.</t>
-[...44 lines deleted...]
-    <t>Proporsi individu yang menggunakan internet.</t>
+    <t>Proporsi nilai tambah industri kecil menengan terhadap total nilai tambah industri</t>
+  </si>
+  <si>
+    <t>Dinas Pemuda dan Olahraga</t>
   </si>
   <si>
     <t>Tujuan 10</t>
   </si>
   <si>
     <t>Mengurangi Ketimpangan</t>
   </si>
   <si>
     <t>10.1.1</t>
   </si>
   <si>
     <t>Koefisien Gini</t>
   </si>
   <si>
     <t>10.1.2</t>
   </si>
   <si>
+    <t>Persentase penduduk yang hidup di bawah garis kemiskinan</t>
+  </si>
+  <si>
+    <t>10.1.3</t>
+  </si>
+  <si>
+    <t>Desa mandiri berbudaya</t>
+  </si>
+  <si>
+    <t>Dinas Perumahan Rakyat dan Kawasan Permukiman</t>
+  </si>
+  <si>
     <t>Target 10.3. Menjamin kesempatan yang sama dan mengurangi kesenjangan hasil, termasuk dengan menghapus hukum, kebijakan dan praktik yang diskriminatif, danmempromosikan legislasi, kebijakan dan tindakan yang tepat terkait legislasi dan kebijakan tersebut</t>
   </si>
   <si>
     <t>10.3.2</t>
   </si>
   <si>
-    <t>Indeks Kebebasan Sipil</t>
-[...8 lines deleted...]
-    <t>Bagian Hukum</t>
+    <t>Jumlah penanganan pengaduan pelanggaran HAM perempuan terutama kekerasan terhadap perempuan</t>
   </si>
   <si>
     <t xml:space="preserve">Target 10.4. Mengadopsi kebijakan,terutama kebijakan fiskal, upah dan perlindungan sosial, serta secara progresif mencapai kesetaraan yang lebih besar </t>
   </si>
   <si>
     <t>10.4.1</t>
   </si>
   <si>
+    <t>Jumlah peserta program jaminan sosial bidang ketenagakerjaan</t>
+  </si>
+  <si>
     <t>Target 10.7. Memfasilitasi migrasi dan mobilisasi manusia yang teratur, aman, berkala dan bertanggungjawab, termasuk melalui penerapan kebijakan imigrasi yang terencana dan terkelola dengan baik</t>
   </si>
   <si>
     <t>10.7.1</t>
   </si>
   <si>
-    <t>Jumlah Pencari kerja yang ditempatkan melalui mekanisme AKAN</t>
+    <t>Jumlah fasilitasi pelayanan penempatan TKLN berdasarkan okupasi</t>
   </si>
   <si>
     <t>Tujuan 11</t>
   </si>
   <si>
     <t>Kota dan Komunitas yang Berkelanjutan</t>
   </si>
   <si>
-    <t>11.1.1</t>
-[...25 lines deleted...]
-  <si>
     <t>11.4.1</t>
   </si>
   <si>
-    <t>Persentase cagar budaya (benda, struktur, situs, kawasan) yang dipelihara/dilestarikan</t>
+    <t>Jumlah kawasan cagar budaya dan warisan budaya dunia</t>
   </si>
   <si>
     <t>Target 11.5. Pada tahun 2030, secara signifikan mengurangi jumlah kematian dan jumlah orang terdampak, dan secara substansial mengurangi kerugian ekonomi relatif terhadap PDB global yang disebabkan oleh bencana, dengan fokus melindungi orang miskin dan orang-orang dalam situasi rentan</t>
   </si>
   <si>
     <t>11.5.1</t>
   </si>
   <si>
-    <t>Jumlah desa tangguh bencana yang baru dibentuk dikawasan rawan bencana</t>
-[...4 lines deleted...]
-  <si>
     <t>11.5.2</t>
   </si>
   <si>
-    <t xml:space="preserve">Persentase desa tangguh bencana  </t>
+    <t>Indeks Risiko Bencana Indonesia (IRBI) Aceh</t>
   </si>
   <si>
     <t>11.5.3</t>
   </si>
   <si>
-    <t>Persentase sistem peringatan dini / EWS yang berfungsi</t>
-[...32 lines deleted...]
-    <t>Persentase sampah yang dikelola</t>
+    <t>Indeks Ketahanan Daerah (IKD) Aceh</t>
+  </si>
+  <si>
+    <t>11.5.4</t>
+  </si>
+  <si>
+    <t>Jumlah desa/kelurahan tangguh bencana yang terbentuk</t>
+  </si>
+  <si>
+    <t>11.5.5</t>
+  </si>
+  <si>
+    <t>Jumlah Sistem Peringatan Dini yang Sudah Terintegrasi</t>
+  </si>
+  <si>
+    <t>11.5.6</t>
+  </si>
+  <si>
+    <t>Target 11.6. Meningkatkan secara substansial jumlah kota dan permukiman yang mengadopsi dan mengimplementasi kebijakan dan perencanaan yang terintegrasi tentang penyertaan, efisiensi sumber daya, mitigasi dan adaptasi terhadap perubahan iklim, ketahanan terhadap bencana</t>
+  </si>
+  <si>
+    <t>11.6.1</t>
+  </si>
+  <si>
+    <t>Persentase Jumlah Dokumen Rencana Kontijensi terhadap 5 Jenis Ancaman Bencana di Aceh</t>
   </si>
   <si>
     <t>Tujuan 13</t>
   </si>
   <si>
     <t>Penanganan Perubahan Iklim</t>
   </si>
   <si>
-    <t>13.1.1</t>
+    <t>13.2.1</t>
+  </si>
+  <si>
+    <t>Dokumen pelaporan penurunan emisi gas rumah kaca (GRK)</t>
+  </si>
+  <si>
+    <t>13.2.2</t>
+  </si>
+  <si>
+    <t>Pemantauan Evaluasi dan Pelaporan RAD GRK</t>
+  </si>
+  <si>
+    <t>Inspektorat</t>
+  </si>
+  <si>
+    <t>Tujuan 14</t>
+  </si>
+  <si>
+    <t>Menjaga Ekosistem Laut</t>
+  </si>
+  <si>
+    <t>14.4.1</t>
+  </si>
+  <si>
+    <t>Produksi Perikanan Tangkap</t>
+  </si>
+  <si>
+    <t>Target 14.5. Pada tahun 2020, melestarikan setidaknya 10 persen dari wilayah pesisir dan laut, konsisten dengan hukum nasional dan internasional dan berdasarkan informasi ilmiah terbaik yang tersedia</t>
+  </si>
+  <si>
+    <t>14.5.1</t>
+  </si>
+  <si>
+    <t>Peningkatan Status Kawasan Konservasi Perairan</t>
+  </si>
+  <si>
+    <t>Target 14.6. Pada tahun 2020, melarang bentuk-bentuk subsidi perikanan tertentu yang berkontribusi terhadap kelebihan kapasitas dan penangkapan ikan berlebihan, menghilangkan subsidi yang berkontribusi terhadap penangkapan ikan ilegal, yang tidak dilaporkan &amp; tidak diatur dan  menahan jenis subsidi baru, dengan mengakui bahwa perlakuan khusus dan berbeda yang tepat dan efektif untuk negara berkembang &amp; negara kurang berkembang harus menjadi bagian integral dari negosiasi subsidi perikanan pada the World Trade Organization</t>
+  </si>
+  <si>
+    <t>14.6.1</t>
+  </si>
+  <si>
+    <t>Persentase Kawasan Rehabilitasi dan Konservasi Sumber Daya Kelautan dan Perikanan</t>
+  </si>
+  <si>
+    <t>Nilai produksi ikan yang masuk melalui pelabuhan/tempat pelelangan ikan</t>
+  </si>
+  <si>
+    <t>14.6.2</t>
+  </si>
+  <si>
+    <t>Persentase penurunan pelanggaran pemanfaatan sumberdaya kelautan dan perikanan</t>
   </si>
   <si>
     <t>Tujuan 15</t>
   </si>
   <si>
     <t>Menjaga Ekosistem Darat</t>
   </si>
   <si>
-    <t>15.3.1</t>
-[...35 lines deleted...]
-    <t>Penyusunan Dokumen Profil Pengelolaan Tutupan Lahan</t>
+    <t>15.1.1</t>
+  </si>
+  <si>
+    <t>Penambahan luas tutupan vegetasi dan lahan terkonservasi</t>
+  </si>
+  <si>
+    <t>15.1.2</t>
+  </si>
+  <si>
+    <t>Persentase Penurunan kerusakan hutan</t>
+  </si>
+  <si>
+    <t>15.1.3</t>
+  </si>
+  <si>
+    <t>Produksi bibit tanaman bersertifikat yang ditanam (batang)</t>
+  </si>
+  <si>
+    <t>Target 15.2. Pada tahun 2020, meningkatkan pelaksanaan pengelolaan semua jenis hutan secara berkelanjutan, menghentikan deforestasi, merestorasi hutan yang terdegradasi dan meningkatkan secara signifikan forestasi dan reforestasi secara global</t>
+  </si>
+  <si>
+    <t>15.2.1</t>
+  </si>
+  <si>
+    <t>Persentase kawasan hutan tertata</t>
+  </si>
+  <si>
+    <t>15.2.2</t>
+  </si>
+  <si>
+    <t>Persentase peningkatan jumlah usaha kehutanan yang memiliki sertifikat</t>
+  </si>
+  <si>
+    <t>15.2.3</t>
+  </si>
+  <si>
+    <t>Rasio pemanfaatan sumber daya hutan</t>
+  </si>
+  <si>
+    <t>15.2.4</t>
+  </si>
+  <si>
+    <t>Persentase hutan konservasi terkelola</t>
   </si>
   <si>
     <t>Tujuan 16</t>
   </si>
   <si>
     <t>Perdamaian, Keadilan dan Kelembagaan yang Kuat</t>
   </si>
   <si>
-    <t>16.2.1</t>
-[...2 lines deleted...]
-    <t>Persentase Penurunan Kasus Tindak Kekerasan dan Trafiking</t>
+    <t>16.1.1</t>
+  </si>
+  <si>
+    <t>Jumlah Kasus Pembunuhan</t>
+  </si>
+  <si>
+    <t>Rumah Sakit Jiwa</t>
+  </si>
+  <si>
+    <t>16.1.2</t>
+  </si>
+  <si>
+    <t>Korban Pertikaian antar warga</t>
+  </si>
+  <si>
+    <t>16.1.3</t>
+  </si>
+  <si>
+    <t>Jumlah Kasus Penganiayaan</t>
   </si>
   <si>
     <t>Target 16.6. Mengembangkan lembaga yang efektif, akuntabel, dan transparan di semua tingkat</t>
   </si>
   <si>
     <t>16.6.1</t>
   </si>
   <si>
-    <t>Opini BPK</t>
-[...5 lines deleted...]
-    <t>Opini</t>
+    <t>Persentase Peningkatan Opini Wajar Tanpa Pengecualian (WTP) atas Laporan Keuangan Kementerian/Lembaga dan Pemerintah Daerah (Provinsi/Kabupaten/Kota)</t>
+  </si>
+  <si>
+    <t>Dinas Lingkungan Hidup dan Kehutanan</t>
   </si>
   <si>
     <t>16.6.2</t>
   </si>
   <si>
-    <t>Nilai Sistem Akuntabilitas Kinerja Pemerintah (SAKIP)</t>
-[...17 lines deleted...]
-    <t>16.6.4</t>
+    <t>Nilai Akuntabilitas pemerintah (AKIP)</t>
+  </si>
+  <si>
+    <t>Target 16.7. Menjamin pengambilan keputusan yang responsif, inklusif, partisipatif dan representatif di setiap tingkatan</t>
+  </si>
+  <si>
+    <t>16.7.1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Persentase keterwakilan perempuan sebagai pengambilan keputusan di lembaga eksekutif </t>
+  </si>
+  <si>
+    <t>16.7.2</t>
   </si>
   <si>
     <t>Indeks Hak-hak Politik</t>
   </si>
   <si>
-    <t>Target 16.7. Menjamin pengambilan keputusan yang responsif, inklusif, partisipatif dan representatif di setiap tingkatan</t>
-[...28 lines deleted...]
-  <si>
     <t>Target 16.9. Pada tahun 2030, memberikan identitas yang syah bagi semua, termasuk pencatatan kelahiran</t>
   </si>
   <si>
     <t>16.9.1</t>
   </si>
   <si>
-    <t>Proporsi anak umur di bawah 5 tahun yang kelahirannya dicatat oleh lembaga pencatatan sipil, menurut umur.</t>
-[...11 lines deleted...]
-    <t>Persentase anak yang memiliki akta kelahiran.</t>
+    <t>Proporsi Anak Umur di Bawah 5 Tahun yang Kelahirannya Dicatat oleh Lembaga Pencatatan Sipil</t>
+  </si>
+  <si>
+    <t>Target 16.10. Menjamin akses publik terhadap informasi dan melindungi kebebasan mendasar, sesuai dengan peraturan nasional dan kesepakatan internasional</t>
+  </si>
+  <si>
+    <t>16.10.1</t>
+  </si>
+  <si>
+    <t>Jumlah OPD Pemda Aceh yang telah Menyusun Draft Informasi Publik Sebagaimana Diatur dalam UU No.14 Tahun 2008 tentang Keterbukaan Informasi Publik</t>
+  </si>
+  <si>
+    <t>Biro Perekonomian</t>
+  </si>
+  <si>
+    <t>16.10.2</t>
+  </si>
+  <si>
+    <t>Persentase Penyelesaian Sengketa Informasi Publik Melalui Mediasi dan/atau Ajudikasi Non Litigasi</t>
   </si>
   <si>
     <t>Tujuan 17</t>
   </si>
   <si>
     <t>Kemitraan untuk Mencapai Tujuan</t>
   </si>
   <si>
-    <t>17.1.2</t>
-[...13 lines deleted...]
-  <si>
     <t>17.11.1</t>
   </si>
   <si>
-    <t>Persentase Pertumbuhan Ekspor Non Migas</t>
-[...8 lines deleted...]
-    <t>Persentase konsumen Badan Pusat Statistik (BPS) yang merasa puas dengan kualitas data statistik.</t>
+    <t>Nilai Ekspor</t>
   </si>
   <si>
     <t>Target 17.19. Pada tahun 2030, mengandalkan inisiatif yang sudah ada, untuk mengembangkan pengukuran atas kemajuan pembangunan berkelanjutan yang melengkapi Produk Domestik Bruto, dan mendukung pengembangan kapasitas statistik di negara berkembang</t>
   </si>
   <si>
     <t>17.19.1</t>
   </si>
   <si>
-    <t>Persentase konsumen yang puas terhadap akses data Badan Pusat Statistik (BPS).</t>
-[...5 lines deleted...]
-    <t>Persentase konsumen yang menggunakan data Badan Pusat Statistik (BPS) dalam perencanaan dan evaluasi pembangunan nasional.</t>
+    <t>Tingkat Kemiskinan Ekstrim</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -1815,54 +1590,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z295"/>
+  <dimension ref="A1:Z259"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" topLeftCell="C1">
-      <selection activeCell="A291" sqref="A291:P300"/>
+      <selection activeCell="A262" sqref="A262:P264"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="true" style="4"/>
     <col min="2" max="2" width="50.7109375" customWidth="true" style="4"/>
     <col min="3" max="3" width="24.7109375" customWidth="true" style="4"/>
     <col min="4" max="4" width="12.7109375" customWidth="true" style="4"/>
     <col min="5" max="5" width="4.7109375" customWidth="true" style="5"/>
     <col min="6" max="6" width="17.7109375" customWidth="true" style="6"/>
     <col min="7" max="7" width="4.7109375" customWidth="true" style="5"/>
     <col min="8" max="8" width="17.7109375" customWidth="true" style="6"/>
     <col min="9" max="9" width="4.7109375" customWidth="true" style="5"/>
     <col min="10" max="10" width="17.7109375" customWidth="true" style="6"/>
     <col min="11" max="11" width="4.7109375" customWidth="true" style="5"/>
     <col min="12" max="12" width="17.7109375" customWidth="true" style="6"/>
     <col min="13" max="13" width="4.7109375" customWidth="true" style="5"/>
     <col min="14" max="14" width="17.7109375" customWidth="true" style="6"/>
     <col min="15" max="15" width="4.7109375" customWidth="true" style="5"/>
     <col min="16" max="16" width="17.7109375" customWidth="true" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="21">
       <c r="A1" s="8" t="s">
         <v>0</v>
@@ -2120,804 +1895,1049 @@
         <v>13</v>
       </c>
       <c r="G8" s="15"/>
       <c r="H8" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="15"/>
       <c r="J8" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="15"/>
       <c r="L8" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="15"/>
       <c r="N8" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O8" s="15"/>
       <c r="P8" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
-      <c r="A9" s="14" t="s">
+      <c r="A9" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="14"/>
-[...13 lines deleted...]
-      <c r="P9" s="18"/>
+      <c r="B9" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="15"/>
+      <c r="F9" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="15"/>
+      <c r="H9" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" s="15"/>
+      <c r="J9" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K9" s="15"/>
+      <c r="L9" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M9" s="15"/>
+      <c r="N9" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O9" s="15"/>
+      <c r="P9" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B10" s="13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C10" s="13" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="15"/>
       <c r="F10" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="15"/>
       <c r="H10" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K10" s="15"/>
       <c r="L10" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M10" s="15"/>
       <c r="N10" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B11" s="13" t="s">
+      <c r="C11" s="13" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="15"/>
       <c r="F11" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="15"/>
       <c r="H11" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K11" s="15"/>
       <c r="L11" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M11" s="15"/>
       <c r="N11" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
-      <c r="A12" s="13" t="s">
+      <c r="A12" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B12" s="14"/>
+      <c r="C12" s="14"/>
+      <c r="D12" s="14"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="16"/>
+      <c r="J12" s="18"/>
+      <c r="K12" s="16"/>
+      <c r="L12" s="18"/>
+      <c r="M12" s="16"/>
+      <c r="N12" s="18"/>
+      <c r="O12" s="16"/>
+      <c r="P12" s="18"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="13" t="s">
+      <c r="C13" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="C13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="13" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E13" s="15"/>
       <c r="F13" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="15"/>
       <c r="H13" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K13" s="15"/>
       <c r="L13" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M13" s="15"/>
       <c r="N13" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
-      <c r="A14" s="14" t="s">
-[...16 lines deleted...]
-      <c r="P14" s="18"/>
+      <c r="A14" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="15"/>
+      <c r="F14" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="15"/>
+      <c r="H14" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I14" s="15"/>
+      <c r="J14" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K14" s="15"/>
+      <c r="L14" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M14" s="15"/>
+      <c r="N14" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O14" s="15"/>
+      <c r="P14" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="13" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B15" s="13" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C15" s="13" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D15" s="13"/>
       <c r="E15" s="15"/>
       <c r="F15" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="15"/>
       <c r="H15" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K15" s="15"/>
       <c r="L15" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M15" s="15"/>
       <c r="N15" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="13" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C16" s="13" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D16" s="13"/>
       <c r="E16" s="15"/>
       <c r="F16" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="15"/>
       <c r="H16" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K16" s="15"/>
       <c r="L16" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M16" s="15"/>
       <c r="N16" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="13" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C17" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D17" s="13"/>
       <c r="E17" s="15"/>
       <c r="F17" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="15"/>
       <c r="H17" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K17" s="15"/>
       <c r="L17" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M17" s="15"/>
       <c r="N17" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="13" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B18" s="13" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C18" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="D18" s="13"/>
       <c r="E18" s="15"/>
       <c r="F18" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="15"/>
       <c r="H18" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K18" s="15"/>
       <c r="L18" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M18" s="15"/>
       <c r="N18" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="13" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B19" s="13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C19" s="13" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="D19" s="13" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="E19" s="15"/>
       <c r="F19" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="15"/>
       <c r="H19" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K19" s="15"/>
       <c r="L19" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M19" s="15"/>
       <c r="N19" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
-      <c r="A20" s="13" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="A20" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" s="14"/>
+      <c r="C20" s="14"/>
+      <c r="D20" s="14"/>
+      <c r="E20" s="16"/>
+      <c r="F20" s="18"/>
+      <c r="G20" s="16"/>
+      <c r="H20" s="18"/>
+      <c r="I20" s="16"/>
+      <c r="J20" s="18"/>
+      <c r="K20" s="16"/>
+      <c r="L20" s="18"/>
+      <c r="M20" s="16"/>
+      <c r="N20" s="18"/>
+      <c r="O20" s="16"/>
+      <c r="P20" s="18"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="13" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="B21" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="C21" s="13"/>
+      <c r="D21" s="13"/>
       <c r="E21" s="15"/>
       <c r="F21" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="15"/>
       <c r="H21" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K21" s="15"/>
       <c r="L21" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M21" s="15"/>
       <c r="N21" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="13" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="B22" s="13" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="C22" s="13" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D22" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="15"/>
       <c r="F22" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="15"/>
       <c r="H22" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K22" s="15"/>
       <c r="L22" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M22" s="15"/>
       <c r="N22" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="13" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B23" s="13" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="C23" s="13" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="D23" s="13"/>
       <c r="E23" s="15"/>
       <c r="F23" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="15"/>
       <c r="H23" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K23" s="15"/>
       <c r="L23" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M23" s="15"/>
       <c r="N23" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="13" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="B24" s="13" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="C24" s="13" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="D24" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="15"/>
       <c r="F24" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="15"/>
       <c r="H24" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K24" s="15"/>
       <c r="L24" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M24" s="15"/>
       <c r="N24" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="13" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="B25" s="13" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="C25" s="13" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="D25" s="13"/>
       <c r="E25" s="15"/>
       <c r="F25" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="15"/>
       <c r="H25" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K25" s="15"/>
       <c r="L25" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M25" s="15"/>
       <c r="N25" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
-      <c r="A26" s="14" t="s">
+      <c r="A26" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" s="15"/>
+      <c r="F26" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="15"/>
+      <c r="H26" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I26" s="15"/>
+      <c r="J26" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K26" s="15"/>
+      <c r="L26" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M26" s="15"/>
+      <c r="N26" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O26" s="15"/>
+      <c r="P26" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="B27" s="14"/>
+      <c r="C27" s="14"/>
+      <c r="D27" s="14"/>
+      <c r="E27" s="16"/>
+      <c r="F27" s="18"/>
+      <c r="G27" s="16"/>
+      <c r="H27" s="18"/>
+      <c r="I27" s="16"/>
+      <c r="J27" s="18"/>
+      <c r="K27" s="16"/>
+      <c r="L27" s="18"/>
+      <c r="M27" s="16"/>
+      <c r="N27" s="18"/>
+      <c r="O27" s="16"/>
+      <c r="P27" s="18"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D28" s="13"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="15"/>
+      <c r="H28" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I28" s="15"/>
+      <c r="J28" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K28" s="15"/>
+      <c r="L28" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M28" s="15"/>
+      <c r="N28" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O28" s="15"/>
+      <c r="P28" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="B26" s="14"/>
-[...17 lines deleted...]
-      <c r="A27" s="13" t="s">
+      <c r="B29" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B27" s="13" t="s">
+      <c r="C29" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D29" s="13"/>
+      <c r="E29" s="15"/>
+      <c r="F29" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="15"/>
+      <c r="H29" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I29" s="15"/>
+      <c r="J29" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K29" s="15"/>
+      <c r="L29" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M29" s="15"/>
+      <c r="N29" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O29" s="15"/>
+      <c r="P29" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="C27" s="13" t="s">
+      <c r="B30" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="D27" s="13" t="s">
-[...35 lines deleted...]
-      <c r="A30" s="12" t="s">
+      <c r="C30" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D30" s="13"/>
+      <c r="E30" s="15"/>
+      <c r="F30" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="15"/>
+      <c r="H30" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I30" s="15"/>
+      <c r="J30" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K30" s="15"/>
+      <c r="L30" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M30" s="15"/>
+      <c r="N30" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O30" s="15"/>
+      <c r="P30" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="B30" s="12"/>
-[...17 lines deleted...]
-      <c r="A31" s="12" t="s">
+      <c r="B31" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B31" s="12"/>
-[...13 lines deleted...]
-      <c r="P31" s="12"/>
+      <c r="C31" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D31" s="13"/>
+      <c r="E31" s="15"/>
+      <c r="F31" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="15"/>
+      <c r="H31" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I31" s="15"/>
+      <c r="J31" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K31" s="15"/>
+      <c r="L31" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M31" s="15"/>
+      <c r="N31" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O31" s="15"/>
+      <c r="P31" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z31"/>
     </row>
     <row r="32" spans="1:26">
-      <c r="A32" s="3"/>
-[...13 lines deleted...]
-      <c r="O32" s="5"/>
+      <c r="A32" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B32" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D32" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="E32" s="15"/>
+      <c r="F32" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="15"/>
+      <c r="H32" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I32" s="15"/>
+      <c r="J32" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K32" s="15"/>
+      <c r="L32" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M32" s="15"/>
+      <c r="N32" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O32" s="15"/>
+      <c r="P32" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z32"/>
     </row>
     <row r="33" spans="1:26">
-      <c r="A33" s="9" t="inlineStr">
+      <c r="A33" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D33" s="13"/>
+      <c r="E33" s="15"/>
+      <c r="F33" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="15"/>
+      <c r="H33" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I33" s="15"/>
+      <c r="J33" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K33" s="15"/>
+      <c r="L33" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M33" s="15"/>
+      <c r="N33" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O33" s="15"/>
+      <c r="P33" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z33"/>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B34" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D34" s="13"/>
+      <c r="E34" s="15"/>
+      <c r="F34" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="15"/>
+      <c r="H34" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I34" s="15"/>
+      <c r="J34" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K34" s="15"/>
+      <c r="L34" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M34" s="15"/>
+      <c r="N34" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O34" s="15"/>
+      <c r="P34" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="Z36"/>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B37" s="12"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="12"/>
+      <c r="K37" s="12"/>
+      <c r="L37" s="12"/>
+      <c r="M37" s="12"/>
+      <c r="N37" s="12"/>
+      <c r="O37" s="12"/>
+      <c r="P37" s="12"/>
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B38" s="12"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="12"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="12"/>
+      <c r="H38" s="12"/>
+      <c r="I38" s="12"/>
+      <c r="J38" s="12"/>
+      <c r="K38" s="12"/>
+      <c r="L38" s="12"/>
+      <c r="M38" s="12"/>
+      <c r="N38" s="12"/>
+      <c r="O38" s="12"/>
+      <c r="P38" s="12"/>
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="5"/>
+      <c r="F39" s="6"/>
+      <c r="G39" s="5"/>
+      <c r="H39" s="6"/>
+      <c r="I39" s="5"/>
+      <c r="J39" s="6"/>
+      <c r="K39" s="5"/>
+      <c r="L39" s="6"/>
+      <c r="M39" s="5"/>
+      <c r="N39" s="6"/>
+      <c r="O39" s="5"/>
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> : Tetap   </t>
           </r>
@@ -2973,1927 +2993,2172 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">n/a</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> :  Tidak Ada</t>
           </r>
         </is>
       </c>
-      <c r="B33" s="9"/>
-[...16 lines deleted...]
-      <c r="A34" s="1" t="s">
+      <c r="B40" s="9"/>
+      <c r="C40" s="9"/>
+      <c r="D40" s="9"/>
+      <c r="E40" s="9"/>
+      <c r="F40" s="9"/>
+      <c r="G40" s="9"/>
+      <c r="H40" s="9"/>
+      <c r="I40" s="9"/>
+      <c r="J40" s="9"/>
+      <c r="K40" s="9"/>
+      <c r="L40" s="9"/>
+      <c r="M40" s="9"/>
+      <c r="N40" s="9"/>
+      <c r="O40" s="9"/>
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B34" s="1" t="s">
+      <c r="B41" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C34" s="2" t="s">
+      <c r="C41" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D34" s="2" t="s">
+      <c r="D41" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E34" s="10" t="s">
+      <c r="E41" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F34" s="11"/>
-      <c r="G34" s="10">
+      <c r="F41" s="11"/>
+      <c r="G41" s="10">
         <v>2019</v>
       </c>
-      <c r="H34" s="11"/>
-      <c r="I34" s="2">
+      <c r="H41" s="11"/>
+      <c r="I41" s="2">
         <v>2020</v>
       </c>
-      <c r="J34" s="2"/>
-      <c r="K34" s="7">
+      <c r="J41" s="2"/>
+      <c r="K41" s="7">
         <v>2021</v>
       </c>
-      <c r="L34" s="7"/>
-      <c r="M34" s="7">
+      <c r="L41" s="7"/>
+      <c r="M41" s="7">
         <v>2022</v>
       </c>
-      <c r="N34" s="7"/>
-      <c r="O34" s="7">
+      <c r="N41" s="7"/>
+      <c r="O41" s="7">
         <v>2023</v>
-      </c>
-[...233 lines deleted...]
-        <v>13</v>
       </c>
       <c r="Z41"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="13" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B42" s="13" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="C42" s="13" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="D42" s="13"/>
       <c r="E42" s="15"/>
       <c r="F42" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="15"/>
       <c r="H42" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K42" s="15"/>
       <c r="L42" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M42" s="15"/>
       <c r="N42" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z42"/>
     </row>
     <row r="43" spans="1:26">
+      <c r="A43" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="B43" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="C43" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="D43" s="13"/>
+      <c r="E43" s="15"/>
+      <c r="F43" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="15"/>
+      <c r="H43" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I43" s="15"/>
+      <c r="J43" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K43" s="15"/>
+      <c r="L43" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M43" s="15"/>
+      <c r="N43" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O43" s="15"/>
+      <c r="P43" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z43"/>
     </row>
     <row r="44" spans="1:26">
+      <c r="A44" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="B44" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="C44" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="D44" s="13"/>
+      <c r="E44" s="15"/>
+      <c r="F44" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="15"/>
+      <c r="H44" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I44" s="15"/>
+      <c r="J44" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K44" s="15"/>
+      <c r="L44" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M44" s="15"/>
+      <c r="N44" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O44" s="15"/>
+      <c r="P44" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z44"/>
     </row>
     <row r="45" spans="1:26">
-      <c r="A45" s="12" t="s">
-[...16 lines deleted...]
-      <c r="P45" s="12"/>
+      <c r="A45" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="B45" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="D45" s="13"/>
+      <c r="E45" s="15"/>
+      <c r="F45" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="15"/>
+      <c r="H45" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I45" s="15"/>
+      <c r="J45" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K45" s="15"/>
+      <c r="L45" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M45" s="15"/>
+      <c r="N45" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O45" s="15"/>
+      <c r="P45" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z45"/>
     </row>
     <row r="46" spans="1:26">
-      <c r="A46" s="12" t="s">
+      <c r="A46" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B46" s="12"/>
-[...13 lines deleted...]
-      <c r="P46" s="12"/>
+      <c r="B46" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C46" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="D46" s="13"/>
+      <c r="E46" s="15"/>
+      <c r="F46" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="15"/>
+      <c r="H46" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I46" s="15"/>
+      <c r="J46" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K46" s="15"/>
+      <c r="L46" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M46" s="15"/>
+      <c r="N46" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O46" s="15"/>
+      <c r="P46" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z46"/>
     </row>
     <row r="47" spans="1:26">
-      <c r="A47" s="3"/>
-[...13 lines deleted...]
-      <c r="O47" s="5"/>
+      <c r="A47" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="B47" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="C47" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="D47" s="13"/>
+      <c r="E47" s="15"/>
+      <c r="F47" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="15"/>
+      <c r="H47" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I47" s="15"/>
+      <c r="J47" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K47" s="15"/>
+      <c r="L47" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M47" s="15"/>
+      <c r="N47" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O47" s="15"/>
+      <c r="P47" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z47"/>
     </row>
     <row r="48" spans="1:26">
-      <c r="A48" s="9" t="inlineStr">
-[...112 lines deleted...]
-      <c r="O48" s="9"/>
+      <c r="A48" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="B48" s="14"/>
+      <c r="C48" s="14"/>
+      <c r="D48" s="14"/>
+      <c r="E48" s="16"/>
+      <c r="F48" s="18"/>
+      <c r="G48" s="16"/>
+      <c r="H48" s="18"/>
+      <c r="I48" s="16"/>
+      <c r="J48" s="18"/>
+      <c r="K48" s="16"/>
+      <c r="L48" s="18"/>
+      <c r="M48" s="16"/>
+      <c r="N48" s="18"/>
+      <c r="O48" s="16"/>
+      <c r="P48" s="18"/>
       <c r="Z48"/>
     </row>
     <row r="49" spans="1:26">
-      <c r="A49" s="1" t="s">
-[...32 lines deleted...]
-        <v>2023</v>
+      <c r="A49" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="C49" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="D49" s="13"/>
+      <c r="E49" s="15"/>
+      <c r="F49" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="15"/>
+      <c r="H49" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I49" s="15"/>
+      <c r="J49" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K49" s="15"/>
+      <c r="L49" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M49" s="15"/>
+      <c r="N49" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O49" s="15"/>
+      <c r="P49" s="17" t="s">
+        <v>13</v>
       </c>
       <c r="Z49"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="13" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B50" s="13" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C50" s="13" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="D50" s="13"/>
       <c r="E50" s="15"/>
       <c r="F50" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="15"/>
       <c r="H50" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K50" s="15"/>
       <c r="L50" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M50" s="15"/>
       <c r="N50" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z50"/>
     </row>
     <row r="51" spans="1:26">
-      <c r="A51" s="14" t="s">
-[...16 lines deleted...]
-      <c r="P51" s="18"/>
+      <c r="A51" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="B51" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="C51" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="D51" s="13"/>
+      <c r="E51" s="15"/>
+      <c r="F51" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="15"/>
+      <c r="H51" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I51" s="15"/>
+      <c r="J51" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K51" s="15"/>
+      <c r="L51" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M51" s="15"/>
+      <c r="N51" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O51" s="15"/>
+      <c r="P51" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z51"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="13" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="B52" s="13" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="C52" s="13" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="D52" s="13"/>
       <c r="E52" s="15"/>
       <c r="F52" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="15"/>
       <c r="H52" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K52" s="15"/>
       <c r="L52" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M52" s="15"/>
       <c r="N52" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z52"/>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="13" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="B53" s="13" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="C53" s="13" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="D53" s="13"/>
       <c r="E53" s="15"/>
       <c r="F53" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="15"/>
       <c r="H53" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K53" s="15"/>
       <c r="L53" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M53" s="15"/>
       <c r="N53" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O53" s="15"/>
       <c r="P53" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z53"/>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="13" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B54" s="13" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C54" s="13" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="D54" s="13"/>
       <c r="E54" s="15"/>
       <c r="F54" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="15"/>
       <c r="H54" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K54" s="15"/>
       <c r="L54" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M54" s="15"/>
       <c r="N54" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z54"/>
     </row>
     <row r="55" spans="1:26">
-      <c r="A55" s="14" t="s">
-[...16 lines deleted...]
-      <c r="P55" s="18"/>
+      <c r="A55" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="B55" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="D55" s="13"/>
+      <c r="E55" s="15"/>
+      <c r="F55" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="15"/>
+      <c r="H55" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I55" s="15"/>
+      <c r="J55" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K55" s="15"/>
+      <c r="L55" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M55" s="15"/>
+      <c r="N55" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O55" s="15"/>
+      <c r="P55" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z55"/>
     </row>
     <row r="56" spans="1:26">
-      <c r="A56" s="13" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="Z56"/>
     </row>
     <row r="57" spans="1:26">
-      <c r="A57" s="14" t="s">
-[...16 lines deleted...]
-      <c r="P57" s="18"/>
       <c r="Z57"/>
     </row>
     <row r="58" spans="1:26">
-      <c r="A58" s="13" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="A58" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="B58" s="12"/>
+      <c r="C58" s="12"/>
+      <c r="D58" s="12"/>
+      <c r="E58" s="12"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="12"/>
+      <c r="H58" s="12"/>
+      <c r="I58" s="12"/>
+      <c r="J58" s="12"/>
+      <c r="K58" s="12"/>
+      <c r="L58" s="12"/>
+      <c r="M58" s="12"/>
+      <c r="N58" s="12"/>
+      <c r="O58" s="12"/>
+      <c r="P58" s="12"/>
       <c r="Z58"/>
     </row>
     <row r="59" spans="1:26">
-      <c r="A59" s="13" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="A59" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="B59" s="12"/>
+      <c r="C59" s="12"/>
+      <c r="D59" s="12"/>
+      <c r="E59" s="12"/>
+      <c r="F59" s="12"/>
+      <c r="G59" s="12"/>
+      <c r="H59" s="12"/>
+      <c r="I59" s="12"/>
+      <c r="J59" s="12"/>
+      <c r="K59" s="12"/>
+      <c r="L59" s="12"/>
+      <c r="M59" s="12"/>
+      <c r="N59" s="12"/>
+      <c r="O59" s="12"/>
+      <c r="P59" s="12"/>
       <c r="Z59"/>
     </row>
     <row r="60" spans="1:26">
-      <c r="A60" s="13" t="s">
-[...2 lines deleted...]
-      <c r="B60" s="13" t="s">
+      <c r="A60" s="3"/>
+      <c r="B60" s="3"/>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3"/>
+      <c r="E60" s="5"/>
+      <c r="F60" s="6"/>
+      <c r="G60" s="5"/>
+      <c r="H60" s="6"/>
+      <c r="I60" s="5"/>
+      <c r="J60" s="6"/>
+      <c r="K60" s="5"/>
+      <c r="L60" s="6"/>
+      <c r="M60" s="5"/>
+      <c r="N60" s="6"/>
+      <c r="O60" s="5"/>
+      <c r="Z60"/>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" s="9" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">T</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> : Tetap   </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">S</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> : Sementara   </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">SS</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> : Sangat Sementara   </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">n/a</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> :  Tidak Ada</t>
+          </r>
+        </is>
+      </c>
+      <c r="B61" s="9"/>
+      <c r="C61" s="9"/>
+      <c r="D61" s="9"/>
+      <c r="E61" s="9"/>
+      <c r="F61" s="9"/>
+      <c r="G61" s="9"/>
+      <c r="H61" s="9"/>
+      <c r="I61" s="9"/>
+      <c r="J61" s="9"/>
+      <c r="K61" s="9"/>
+      <c r="L61" s="9"/>
+      <c r="M61" s="9"/>
+      <c r="N61" s="9"/>
+      <c r="O61" s="9"/>
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E62" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62" s="11"/>
+      <c r="G62" s="10">
+        <v>2019</v>
+      </c>
+      <c r="H62" s="11"/>
+      <c r="I62" s="2">
+        <v>2020</v>
+      </c>
+      <c r="J62" s="2"/>
+      <c r="K62" s="7">
+        <v>2021</v>
+      </c>
+      <c r="L62" s="7"/>
+      <c r="M62" s="7">
+        <v>2022</v>
+      </c>
+      <c r="N62" s="7"/>
+      <c r="O62" s="7">
+        <v>2023</v>
+      </c>
+      <c r="Z62"/>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="C60" s="13" t="s">
-[...32 lines deleted...]
-      <c r="A61" s="14" t="s">
+      <c r="B63" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B61" s="14"/>
-[...73 lines deleted...]
-      <c r="P63" s="18"/>
+      <c r="C63" s="13"/>
+      <c r="D63" s="13"/>
+      <c r="E63" s="15"/>
+      <c r="F63" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="15"/>
+      <c r="H63" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I63" s="15"/>
+      <c r="J63" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K63" s="15"/>
+      <c r="L63" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M63" s="15"/>
+      <c r="N63" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O63" s="15"/>
+      <c r="P63" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z63"/>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="13" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B64" s="13" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="C64" s="13"/>
       <c r="D64" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E64" s="15"/>
       <c r="F64" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="15"/>
       <c r="H64" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K64" s="15"/>
       <c r="L64" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M64" s="15"/>
       <c r="N64" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O64" s="15"/>
       <c r="P64" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z64"/>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="13" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B65" s="13" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="C65" s="13"/>
       <c r="D65" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E65" s="15"/>
       <c r="F65" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="15"/>
       <c r="H65" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K65" s="15"/>
       <c r="L65" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M65" s="15"/>
       <c r="N65" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z65"/>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="13" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B66" s="13" t="s">
-        <v>109</v>
-[...6 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="C66" s="13"/>
+      <c r="D66" s="13"/>
       <c r="E66" s="15"/>
       <c r="F66" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="15"/>
       <c r="H66" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K66" s="15"/>
       <c r="L66" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M66" s="15"/>
       <c r="N66" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z66"/>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="13" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B67" s="13" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="C67" s="13"/>
+      <c r="D67" s="13"/>
       <c r="E67" s="15"/>
       <c r="F67" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="15"/>
       <c r="H67" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K67" s="15"/>
       <c r="L67" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M67" s="15"/>
       <c r="N67" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z67"/>
     </row>
     <row r="68" spans="1:26">
-      <c r="A68" s="13" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="Z68"/>
     </row>
     <row r="69" spans="1:26">
-      <c r="A69" s="13" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="Z69"/>
     </row>
     <row r="70" spans="1:26">
-      <c r="A70" s="14" t="s">
-[...16 lines deleted...]
-      <c r="P70" s="18"/>
+      <c r="A70" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="B70" s="12"/>
+      <c r="C70" s="12"/>
+      <c r="D70" s="12"/>
+      <c r="E70" s="12"/>
+      <c r="F70" s="12"/>
+      <c r="G70" s="12"/>
+      <c r="H70" s="12"/>
+      <c r="I70" s="12"/>
+      <c r="J70" s="12"/>
+      <c r="K70" s="12"/>
+      <c r="L70" s="12"/>
+      <c r="M70" s="12"/>
+      <c r="N70" s="12"/>
+      <c r="O70" s="12"/>
+      <c r="P70" s="12"/>
       <c r="Z70"/>
     </row>
     <row r="71" spans="1:26">
-      <c r="A71" s="13" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="A71" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="B71" s="12"/>
+      <c r="C71" s="12"/>
+      <c r="D71" s="12"/>
+      <c r="E71" s="12"/>
+      <c r="F71" s="12"/>
+      <c r="G71" s="12"/>
+      <c r="H71" s="12"/>
+      <c r="I71" s="12"/>
+      <c r="J71" s="12"/>
+      <c r="K71" s="12"/>
+      <c r="L71" s="12"/>
+      <c r="M71" s="12"/>
+      <c r="N71" s="12"/>
+      <c r="O71" s="12"/>
+      <c r="P71" s="12"/>
       <c r="Z71"/>
     </row>
     <row r="72" spans="1:26">
-      <c r="A72" s="13" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="A72" s="3"/>
+      <c r="B72" s="3"/>
+      <c r="C72" s="3"/>
+      <c r="D72" s="3"/>
+      <c r="E72" s="5"/>
+      <c r="F72" s="6"/>
+      <c r="G72" s="5"/>
+      <c r="H72" s="6"/>
+      <c r="I72" s="5"/>
+      <c r="J72" s="6"/>
+      <c r="K72" s="5"/>
+      <c r="L72" s="6"/>
+      <c r="M72" s="5"/>
+      <c r="N72" s="6"/>
+      <c r="O72" s="5"/>
       <c r="Z72"/>
     </row>
     <row r="73" spans="1:26">
-      <c r="A73" s="13" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="A73" s="9" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">T</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> : Tetap   </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">S</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> : Sementara   </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">SS</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> : Sangat Sementara   </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">n/a</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> :  Tidak Ada</t>
+          </r>
+        </is>
+      </c>
+      <c r="B73" s="9"/>
+      <c r="C73" s="9"/>
+      <c r="D73" s="9"/>
+      <c r="E73" s="9"/>
+      <c r="F73" s="9"/>
+      <c r="G73" s="9"/>
+      <c r="H73" s="9"/>
+      <c r="I73" s="9"/>
+      <c r="J73" s="9"/>
+      <c r="K73" s="9"/>
+      <c r="L73" s="9"/>
+      <c r="M73" s="9"/>
+      <c r="N73" s="9"/>
+      <c r="O73" s="9"/>
       <c r="Z73"/>
     </row>
     <row r="74" spans="1:26">
-      <c r="A74" s="14" t="s">
-[...16 lines deleted...]
-      <c r="P74" s="18"/>
+      <c r="A74" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E74" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74" s="11"/>
+      <c r="G74" s="10">
+        <v>2019</v>
+      </c>
+      <c r="H74" s="11"/>
+      <c r="I74" s="2">
+        <v>2020</v>
+      </c>
+      <c r="J74" s="2"/>
+      <c r="K74" s="7">
+        <v>2021</v>
+      </c>
+      <c r="L74" s="7"/>
+      <c r="M74" s="7">
+        <v>2022</v>
+      </c>
+      <c r="N74" s="7"/>
+      <c r="O74" s="7">
+        <v>2023</v>
+      </c>
       <c r="Z74"/>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="13" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="B75" s="13" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="C75" s="13" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="D75" s="13"/>
       <c r="E75" s="15"/>
       <c r="F75" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="15"/>
       <c r="H75" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K75" s="15"/>
       <c r="L75" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M75" s="15"/>
       <c r="N75" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z75"/>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="14" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="B76" s="14"/>
       <c r="C76" s="14"/>
       <c r="D76" s="14"/>
       <c r="E76" s="16"/>
       <c r="F76" s="18"/>
       <c r="G76" s="16"/>
       <c r="H76" s="18"/>
       <c r="I76" s="16"/>
       <c r="J76" s="18"/>
       <c r="K76" s="16"/>
       <c r="L76" s="18"/>
       <c r="M76" s="16"/>
       <c r="N76" s="18"/>
       <c r="O76" s="16"/>
       <c r="P76" s="18"/>
       <c r="Z76"/>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="13" t="s">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="B77" s="13" t="s">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="C77" s="13" t="s">
-        <v>39</v>
+        <v>113</v>
       </c>
       <c r="D77" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E77" s="15"/>
       <c r="F77" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="15"/>
       <c r="H77" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K77" s="15"/>
       <c r="L77" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M77" s="15"/>
       <c r="N77" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z77"/>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="13" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="B78" s="13" t="s">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="C78" s="13" t="s">
-        <v>39</v>
+        <v>113</v>
       </c>
       <c r="D78" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E78" s="15"/>
       <c r="F78" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="15"/>
       <c r="H78" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K78" s="15"/>
       <c r="L78" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M78" s="15"/>
       <c r="N78" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z78"/>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="13" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="B79" s="13" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="C79" s="13" t="s">
-        <v>39</v>
+        <v>113</v>
       </c>
       <c r="D79" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E79" s="15"/>
       <c r="F79" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="15"/>
       <c r="H79" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I79" s="15"/>
       <c r="J79" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K79" s="15"/>
       <c r="L79" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M79" s="15"/>
       <c r="N79" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z79"/>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="13" t="s">
-        <v>134</v>
+        <v>121</v>
       </c>
       <c r="B80" s="13" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="C80" s="13" t="s">
-        <v>39</v>
+        <v>113</v>
       </c>
       <c r="D80" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E80" s="15"/>
       <c r="F80" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="15"/>
       <c r="H80" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K80" s="15"/>
       <c r="L80" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M80" s="15"/>
       <c r="N80" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z80"/>
     </row>
     <row r="81" spans="1:26">
-      <c r="A81" s="13" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="A81" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="B81" s="14"/>
+      <c r="C81" s="14"/>
+      <c r="D81" s="14"/>
+      <c r="E81" s="16"/>
+      <c r="F81" s="18"/>
+      <c r="G81" s="16"/>
+      <c r="H81" s="18"/>
+      <c r="I81" s="16"/>
+      <c r="J81" s="18"/>
+      <c r="K81" s="16"/>
+      <c r="L81" s="18"/>
+      <c r="M81" s="16"/>
+      <c r="N81" s="18"/>
+      <c r="O81" s="16"/>
+      <c r="P81" s="18"/>
       <c r="Z81"/>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="13" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="B82" s="13" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="C82" s="13" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="D82" s="13"/>
       <c r="E82" s="15"/>
       <c r="F82" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="15"/>
       <c r="H82" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K82" s="15"/>
       <c r="L82" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M82" s="15"/>
       <c r="N82" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z82"/>
     </row>
     <row r="83" spans="1:26">
-      <c r="A83" s="13" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="A83" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="B83" s="14"/>
+      <c r="C83" s="14"/>
+      <c r="D83" s="14"/>
+      <c r="E83" s="16"/>
+      <c r="F83" s="18"/>
+      <c r="G83" s="16"/>
+      <c r="H83" s="18"/>
+      <c r="I83" s="16"/>
+      <c r="J83" s="18"/>
+      <c r="K83" s="16"/>
+      <c r="L83" s="18"/>
+      <c r="M83" s="16"/>
+      <c r="N83" s="18"/>
+      <c r="O83" s="16"/>
+      <c r="P83" s="18"/>
       <c r="Z83"/>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="13" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
       <c r="B84" s="13" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="C84" s="13" t="s">
-        <v>39</v>
+        <v>113</v>
       </c>
       <c r="D84" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E84" s="15"/>
       <c r="F84" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="15"/>
       <c r="H84" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K84" s="15"/>
       <c r="L84" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M84" s="15"/>
       <c r="N84" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z84"/>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="13" t="s">
-        <v>144</v>
+        <v>129</v>
       </c>
       <c r="B85" s="13" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="C85" s="13" t="s">
-        <v>39</v>
+        <v>113</v>
       </c>
       <c r="D85" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E85" s="15"/>
       <c r="F85" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="15"/>
       <c r="H85" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K85" s="15"/>
       <c r="L85" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M85" s="15"/>
       <c r="N85" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z85"/>
     </row>
     <row r="86" spans="1:26">
+      <c r="A86" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="B86" s="14"/>
+      <c r="C86" s="14"/>
+      <c r="D86" s="14"/>
+      <c r="E86" s="16"/>
+      <c r="F86" s="18"/>
+      <c r="G86" s="16"/>
+      <c r="H86" s="18"/>
+      <c r="I86" s="16"/>
+      <c r="J86" s="18"/>
+      <c r="K86" s="16"/>
+      <c r="L86" s="18"/>
+      <c r="M86" s="16"/>
+      <c r="N86" s="18"/>
+      <c r="O86" s="16"/>
+      <c r="P86" s="18"/>
       <c r="Z86"/>
     </row>
     <row r="87" spans="1:26">
+      <c r="A87" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="B87" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="C87" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="D87" s="13"/>
+      <c r="E87" s="15"/>
+      <c r="F87" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="15"/>
+      <c r="H87" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I87" s="15"/>
+      <c r="J87" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K87" s="15"/>
+      <c r="L87" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M87" s="15"/>
+      <c r="N87" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O87" s="15"/>
+      <c r="P87" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z87"/>
     </row>
     <row r="88" spans="1:26">
-      <c r="A88" s="12" t="s">
+      <c r="A88" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="B88" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="C88" s="13"/>
+      <c r="D88" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E88" s="15"/>
+      <c r="F88" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" s="15"/>
+      <c r="H88" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I88" s="15"/>
+      <c r="J88" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K88" s="15"/>
+      <c r="L88" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M88" s="15"/>
+      <c r="N88" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O88" s="15"/>
+      <c r="P88" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z88"/>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="B89" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="C89" s="13"/>
+      <c r="D89" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E89" s="15"/>
+      <c r="F89" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" s="15"/>
+      <c r="H89" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I89" s="15"/>
+      <c r="J89" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K89" s="15"/>
+      <c r="L89" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M89" s="15"/>
+      <c r="N89" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O89" s="15"/>
+      <c r="P89" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z89"/>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="B90" s="14"/>
+      <c r="C90" s="14"/>
+      <c r="D90" s="14"/>
+      <c r="E90" s="16"/>
+      <c r="F90" s="18"/>
+      <c r="G90" s="16"/>
+      <c r="H90" s="18"/>
+      <c r="I90" s="16"/>
+      <c r="J90" s="18"/>
+      <c r="K90" s="16"/>
+      <c r="L90" s="18"/>
+      <c r="M90" s="16"/>
+      <c r="N90" s="18"/>
+      <c r="O90" s="16"/>
+      <c r="P90" s="18"/>
+      <c r="Z90"/>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="B91" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="C91" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="D91" s="13"/>
+      <c r="E91" s="15"/>
+      <c r="F91" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" s="15"/>
+      <c r="H91" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I91" s="15"/>
+      <c r="J91" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K91" s="15"/>
+      <c r="L91" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M91" s="15"/>
+      <c r="N91" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O91" s="15"/>
+      <c r="P91" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z91"/>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="Z92"/>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="Z93"/>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B94" s="12"/>
+      <c r="C94" s="12"/>
+      <c r="D94" s="12"/>
+      <c r="E94" s="12"/>
+      <c r="F94" s="12"/>
+      <c r="G94" s="12"/>
+      <c r="H94" s="12"/>
+      <c r="I94" s="12"/>
+      <c r="J94" s="12"/>
+      <c r="K94" s="12"/>
+      <c r="L94" s="12"/>
+      <c r="M94" s="12"/>
+      <c r="N94" s="12"/>
+      <c r="O94" s="12"/>
+      <c r="P94" s="12"/>
+      <c r="Z94"/>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="B95" s="12"/>
+      <c r="C95" s="12"/>
+      <c r="D95" s="12"/>
+      <c r="E95" s="12"/>
+      <c r="F95" s="12"/>
+      <c r="G95" s="12"/>
+      <c r="H95" s="12"/>
+      <c r="I95" s="12"/>
+      <c r="J95" s="12"/>
+      <c r="K95" s="12"/>
+      <c r="L95" s="12"/>
+      <c r="M95" s="12"/>
+      <c r="N95" s="12"/>
+      <c r="O95" s="12"/>
+      <c r="P95" s="12"/>
+      <c r="Z95"/>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" s="3"/>
+      <c r="B96" s="3"/>
+      <c r="C96" s="3"/>
+      <c r="D96" s="3"/>
+      <c r="E96" s="5"/>
+      <c r="F96" s="6"/>
+      <c r="G96" s="5"/>
+      <c r="H96" s="6"/>
+      <c r="I96" s="5"/>
+      <c r="J96" s="6"/>
+      <c r="K96" s="5"/>
+      <c r="L96" s="6"/>
+      <c r="M96" s="5"/>
+      <c r="N96" s="6"/>
+      <c r="O96" s="5"/>
+      <c r="Z96"/>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" s="9" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">T</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> : Tetap   </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">S</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> : Sementara   </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">SS</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> : Sangat Sementara   </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">n/a</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> :  Tidak Ada</t>
+          </r>
+        </is>
+      </c>
+      <c r="B97" s="9"/>
+      <c r="C97" s="9"/>
+      <c r="D97" s="9"/>
+      <c r="E97" s="9"/>
+      <c r="F97" s="9"/>
+      <c r="G97" s="9"/>
+      <c r="H97" s="9"/>
+      <c r="I97" s="9"/>
+      <c r="J97" s="9"/>
+      <c r="K97" s="9"/>
+      <c r="L97" s="9"/>
+      <c r="M97" s="9"/>
+      <c r="N97" s="9"/>
+      <c r="O97" s="9"/>
+      <c r="Z97"/>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E98" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98" s="11"/>
+      <c r="G98" s="10">
+        <v>2019</v>
+      </c>
+      <c r="H98" s="11"/>
+      <c r="I98" s="2">
+        <v>2020</v>
+      </c>
+      <c r="J98" s="2"/>
+      <c r="K98" s="7">
+        <v>2021</v>
+      </c>
+      <c r="L98" s="7"/>
+      <c r="M98" s="7">
+        <v>2022</v>
+      </c>
+      <c r="N98" s="7"/>
+      <c r="O98" s="7">
+        <v>2023</v>
+      </c>
+      <c r="Z98"/>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="B99" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="C99" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D99" s="13"/>
+      <c r="E99" s="15"/>
+      <c r="F99" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="15"/>
+      <c r="H99" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I99" s="15"/>
+      <c r="J99" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K99" s="15"/>
+      <c r="L99" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M99" s="15"/>
+      <c r="N99" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O99" s="15"/>
+      <c r="P99" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z99"/>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" s="14" t="s">
+        <v>145</v>
+      </c>
+      <c r="B100" s="14"/>
+      <c r="C100" s="14"/>
+      <c r="D100" s="14"/>
+      <c r="E100" s="16"/>
+      <c r="F100" s="18"/>
+      <c r="G100" s="16"/>
+      <c r="H100" s="18"/>
+      <c r="I100" s="16"/>
+      <c r="J100" s="18"/>
+      <c r="K100" s="16"/>
+      <c r="L100" s="18"/>
+      <c r="M100" s="16"/>
+      <c r="N100" s="18"/>
+      <c r="O100" s="16"/>
+      <c r="P100" s="18"/>
+      <c r="Z100"/>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" s="13" t="s">
         <v>146</v>
       </c>
-      <c r="B88" s="12"/>
-[...17 lines deleted...]
-      <c r="A89" s="12" t="s">
+      <c r="B101" s="13" t="s">
         <v>147</v>
       </c>
-      <c r="B89" s="12"/>
-[...35 lines deleted...]
-      <c r="A91" s="9" t="inlineStr">
+      <c r="C101" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="D101" s="13"/>
+      <c r="E101" s="15"/>
+      <c r="F101" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" s="15"/>
+      <c r="H101" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I101" s="15"/>
+      <c r="J101" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K101" s="15"/>
+      <c r="L101" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M101" s="15"/>
+      <c r="N101" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O101" s="15"/>
+      <c r="P101" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z101"/>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="Z102"/>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="Z103"/>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="B104" s="12"/>
+      <c r="C104" s="12"/>
+      <c r="D104" s="12"/>
+      <c r="E104" s="12"/>
+      <c r="F104" s="12"/>
+      <c r="G104" s="12"/>
+      <c r="H104" s="12"/>
+      <c r="I104" s="12"/>
+      <c r="J104" s="12"/>
+      <c r="K104" s="12"/>
+      <c r="L104" s="12"/>
+      <c r="M104" s="12"/>
+      <c r="N104" s="12"/>
+      <c r="O104" s="12"/>
+      <c r="P104" s="12"/>
+      <c r="Z104"/>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="B105" s="12"/>
+      <c r="C105" s="12"/>
+      <c r="D105" s="12"/>
+      <c r="E105" s="12"/>
+      <c r="F105" s="12"/>
+      <c r="G105" s="12"/>
+      <c r="H105" s="12"/>
+      <c r="I105" s="12"/>
+      <c r="J105" s="12"/>
+      <c r="K105" s="12"/>
+      <c r="L105" s="12"/>
+      <c r="M105" s="12"/>
+      <c r="N105" s="12"/>
+      <c r="O105" s="12"/>
+      <c r="P105" s="12"/>
+      <c r="Z105"/>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" s="3"/>
+      <c r="B106" s="3"/>
+      <c r="C106" s="3"/>
+      <c r="D106" s="3"/>
+      <c r="E106" s="5"/>
+      <c r="F106" s="6"/>
+      <c r="G106" s="5"/>
+      <c r="H106" s="6"/>
+      <c r="I106" s="5"/>
+      <c r="J106" s="6"/>
+      <c r="K106" s="5"/>
+      <c r="L106" s="6"/>
+      <c r="M106" s="5"/>
+      <c r="N106" s="6"/>
+      <c r="O106" s="5"/>
+      <c r="Z106"/>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> : Tetap   </t>
           </r>
@@ -4949,784 +5214,341 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">n/a</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> :  Tidak Ada</t>
           </r>
         </is>
       </c>
-      <c r="B91" s="9"/>
-[...16 lines deleted...]
-      <c r="A92" s="1" t="s">
+      <c r="B107" s="9"/>
+      <c r="C107" s="9"/>
+      <c r="D107" s="9"/>
+      <c r="E107" s="9"/>
+      <c r="F107" s="9"/>
+      <c r="G107" s="9"/>
+      <c r="H107" s="9"/>
+      <c r="I107" s="9"/>
+      <c r="J107" s="9"/>
+      <c r="K107" s="9"/>
+      <c r="L107" s="9"/>
+      <c r="M107" s="9"/>
+      <c r="N107" s="9"/>
+      <c r="O107" s="9"/>
+      <c r="Z107"/>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B92" s="1" t="s">
+      <c r="B108" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C92" s="2" t="s">
+      <c r="C108" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D92" s="2" t="s">
+      <c r="D108" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E92" s="10" t="s">
+      <c r="E108" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F92" s="11"/>
-      <c r="G92" s="10">
+      <c r="F108" s="11"/>
+      <c r="G108" s="10">
         <v>2019</v>
       </c>
-      <c r="H92" s="11"/>
-      <c r="I92" s="2">
+      <c r="H108" s="11"/>
+      <c r="I108" s="2">
         <v>2020</v>
       </c>
-      <c r="J92" s="2"/>
-      <c r="K92" s="7">
+      <c r="J108" s="2"/>
+      <c r="K108" s="7">
         <v>2021</v>
       </c>
-      <c r="L92" s="7"/>
-      <c r="M92" s="7">
+      <c r="L108" s="7"/>
+      <c r="M108" s="7">
         <v>2022</v>
       </c>
-      <c r="N92" s="7"/>
-      <c r="O92" s="7">
+      <c r="N108" s="7"/>
+      <c r="O108" s="7">
         <v>2023</v>
       </c>
-      <c r="Z92"/>
-[...532 lines deleted...]
-      <c r="P108" s="18"/>
       <c r="Z108"/>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" s="13" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="B109" s="13" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="C109" s="13" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="D109" s="13"/>
       <c r="E109" s="15"/>
       <c r="F109" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="15"/>
       <c r="H109" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K109" s="15"/>
       <c r="L109" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M109" s="15"/>
       <c r="N109" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O109" s="15"/>
       <c r="P109" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z109"/>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" s="13" t="s">
-        <v>178</v>
+        <v>153</v>
       </c>
       <c r="B110" s="13" t="s">
-        <v>179</v>
+        <v>154</v>
       </c>
       <c r="C110" s="13" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="D110" s="13"/>
       <c r="E110" s="15"/>
       <c r="F110" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="15"/>
       <c r="H110" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K110" s="15"/>
       <c r="L110" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M110" s="15"/>
       <c r="N110" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O110" s="15"/>
       <c r="P110" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z110"/>
     </row>
     <row r="111" spans="1:26">
+      <c r="A111" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="B111" s="14"/>
+      <c r="C111" s="14"/>
+      <c r="D111" s="14"/>
+      <c r="E111" s="16"/>
+      <c r="F111" s="18"/>
+      <c r="G111" s="16"/>
+      <c r="H111" s="18"/>
+      <c r="I111" s="16"/>
+      <c r="J111" s="18"/>
+      <c r="K111" s="16"/>
+      <c r="L111" s="18"/>
+      <c r="M111" s="16"/>
+      <c r="N111" s="18"/>
+      <c r="O111" s="16"/>
+      <c r="P111" s="18"/>
       <c r="Z111"/>
     </row>
     <row r="112" spans="1:26">
+      <c r="A112" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="B112" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="C112" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D112" s="13"/>
+      <c r="E112" s="15"/>
+      <c r="F112" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" s="15"/>
+      <c r="H112" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I112" s="15"/>
+      <c r="J112" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K112" s="15"/>
+      <c r="L112" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M112" s="15"/>
+      <c r="N112" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O112" s="15"/>
+      <c r="P112" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z112"/>
     </row>
     <row r="113" spans="1:26">
-      <c r="A113" s="12" t="s">
-[...16 lines deleted...]
-      <c r="P113" s="12"/>
+      <c r="A113" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="B113" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="C113" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D113" s="13"/>
+      <c r="E113" s="15"/>
+      <c r="F113" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" s="15"/>
+      <c r="H113" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I113" s="15"/>
+      <c r="J113" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K113" s="15"/>
+      <c r="L113" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M113" s="15"/>
+      <c r="N113" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O113" s="15"/>
+      <c r="P113" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z113"/>
     </row>
     <row r="114" spans="1:26">
-      <c r="A114" s="12" t="s">
-[...16 lines deleted...]
-      <c r="P114" s="12"/>
       <c r="Z114"/>
     </row>
     <row r="115" spans="1:26">
-      <c r="A115" s="3"/>
-[...13 lines deleted...]
-      <c r="O115" s="5"/>
       <c r="Z115"/>
     </row>
     <row r="116" spans="1:26">
-      <c r="A116" s="9" t="inlineStr">
+      <c r="A116" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="B116" s="12"/>
+      <c r="C116" s="12"/>
+      <c r="D116" s="12"/>
+      <c r="E116" s="12"/>
+      <c r="F116" s="12"/>
+      <c r="G116" s="12"/>
+      <c r="H116" s="12"/>
+      <c r="I116" s="12"/>
+      <c r="J116" s="12"/>
+      <c r="K116" s="12"/>
+      <c r="L116" s="12"/>
+      <c r="M116" s="12"/>
+      <c r="N116" s="12"/>
+      <c r="O116" s="12"/>
+      <c r="P116" s="12"/>
+      <c r="Z116"/>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="B117" s="12"/>
+      <c r="C117" s="12"/>
+      <c r="D117" s="12"/>
+      <c r="E117" s="12"/>
+      <c r="F117" s="12"/>
+      <c r="G117" s="12"/>
+      <c r="H117" s="12"/>
+      <c r="I117" s="12"/>
+      <c r="J117" s="12"/>
+      <c r="K117" s="12"/>
+      <c r="L117" s="12"/>
+      <c r="M117" s="12"/>
+      <c r="N117" s="12"/>
+      <c r="O117" s="12"/>
+      <c r="P117" s="12"/>
+      <c r="Z117"/>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" s="3"/>
+      <c r="B118" s="3"/>
+      <c r="C118" s="3"/>
+      <c r="D118" s="3"/>
+      <c r="E118" s="5"/>
+      <c r="F118" s="6"/>
+      <c r="G118" s="5"/>
+      <c r="H118" s="6"/>
+      <c r="I118" s="5"/>
+      <c r="J118" s="6"/>
+      <c r="K118" s="5"/>
+      <c r="L118" s="6"/>
+      <c r="M118" s="5"/>
+      <c r="N118" s="6"/>
+      <c r="O118" s="5"/>
+      <c r="Z118"/>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> : Tetap   </t>
           </r>
@@ -5782,1044 +5604,984 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">n/a</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> :  Tidak Ada</t>
           </r>
         </is>
       </c>
-      <c r="B116" s="9"/>
-[...16 lines deleted...]
-      <c r="A117" s="1" t="s">
+      <c r="B119" s="9"/>
+      <c r="C119" s="9"/>
+      <c r="D119" s="9"/>
+      <c r="E119" s="9"/>
+      <c r="F119" s="9"/>
+      <c r="G119" s="9"/>
+      <c r="H119" s="9"/>
+      <c r="I119" s="9"/>
+      <c r="J119" s="9"/>
+      <c r="K119" s="9"/>
+      <c r="L119" s="9"/>
+      <c r="M119" s="9"/>
+      <c r="N119" s="9"/>
+      <c r="O119" s="9"/>
+      <c r="Z119"/>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B117" s="1" t="s">
+      <c r="B120" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C117" s="2" t="s">
+      <c r="C120" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D117" s="2" t="s">
+      <c r="D120" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E117" s="10" t="s">
+      <c r="E120" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F117" s="11"/>
-      <c r="G117" s="10">
+      <c r="F120" s="11"/>
+      <c r="G120" s="10">
         <v>2019</v>
       </c>
-      <c r="H117" s="11"/>
-      <c r="I117" s="2">
+      <c r="H120" s="11"/>
+      <c r="I120" s="2">
         <v>2020</v>
       </c>
-      <c r="J117" s="2"/>
-      <c r="K117" s="7">
+      <c r="J120" s="2"/>
+      <c r="K120" s="7">
         <v>2021</v>
       </c>
-      <c r="L117" s="7"/>
-      <c r="M117" s="7">
+      <c r="L120" s="7"/>
+      <c r="M120" s="7">
         <v>2022</v>
       </c>
-      <c r="N117" s="7"/>
-      <c r="O117" s="7">
+      <c r="N120" s="7"/>
+      <c r="O120" s="7">
         <v>2023</v>
-      </c>
-[...97 lines deleted...]
-        <v>13</v>
       </c>
       <c r="Z120"/>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" s="13" t="s">
-        <v>187</v>
+        <v>162</v>
       </c>
       <c r="B121" s="13" t="s">
-        <v>188</v>
+        <v>163</v>
       </c>
       <c r="C121" s="13" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="D121" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E121" s="15"/>
       <c r="F121" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="15"/>
       <c r="H121" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K121" s="15"/>
       <c r="L121" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M121" s="15"/>
       <c r="N121" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O121" s="15"/>
       <c r="P121" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z121"/>
     </row>
     <row r="122" spans="1:26">
-      <c r="A122" s="14" t="s">
-[...16 lines deleted...]
-      <c r="P122" s="18"/>
+      <c r="A122" s="13" t="s">
+        <v>164</v>
+      </c>
+      <c r="B122" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="C122" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D122" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E122" s="15"/>
+      <c r="F122" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="15"/>
+      <c r="H122" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I122" s="15"/>
+      <c r="J122" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K122" s="15"/>
+      <c r="L122" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M122" s="15"/>
+      <c r="N122" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O122" s="15"/>
+      <c r="P122" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z122"/>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" s="13" t="s">
-        <v>190</v>
+        <v>166</v>
       </c>
       <c r="B123" s="13" t="s">
-        <v>191</v>
+        <v>167</v>
       </c>
       <c r="C123" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D123" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E123" s="15"/>
       <c r="F123" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="15"/>
       <c r="H123" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K123" s="15"/>
       <c r="L123" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M123" s="15"/>
       <c r="N123" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O123" s="15"/>
       <c r="P123" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z123"/>
     </row>
     <row r="124" spans="1:26">
-      <c r="A124" s="13" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="A124" s="14" t="s">
+        <v>168</v>
+      </c>
+      <c r="B124" s="14"/>
+      <c r="C124" s="14"/>
+      <c r="D124" s="14"/>
+      <c r="E124" s="16"/>
+      <c r="F124" s="18"/>
+      <c r="G124" s="16"/>
+      <c r="H124" s="18"/>
+      <c r="I124" s="16"/>
+      <c r="J124" s="18"/>
+      <c r="K124" s="16"/>
+      <c r="L124" s="18"/>
+      <c r="M124" s="16"/>
+      <c r="N124" s="18"/>
+      <c r="O124" s="16"/>
+      <c r="P124" s="18"/>
       <c r="Z124"/>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" s="13" t="s">
-        <v>194</v>
+        <v>169</v>
       </c>
       <c r="B125" s="13" t="s">
-        <v>113</v>
+        <v>170</v>
       </c>
       <c r="C125" s="13" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="D125" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E125" s="15"/>
       <c r="F125" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="15"/>
       <c r="H125" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I125" s="15"/>
       <c r="J125" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K125" s="15"/>
       <c r="L125" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M125" s="15"/>
       <c r="N125" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O125" s="15"/>
       <c r="P125" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z125"/>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" s="14" t="s">
-        <v>195</v>
+        <v>171</v>
       </c>
       <c r="B126" s="14"/>
       <c r="C126" s="14"/>
       <c r="D126" s="14"/>
       <c r="E126" s="16"/>
       <c r="F126" s="18"/>
       <c r="G126" s="16"/>
       <c r="H126" s="18"/>
       <c r="I126" s="16"/>
       <c r="J126" s="18"/>
       <c r="K126" s="16"/>
       <c r="L126" s="18"/>
       <c r="M126" s="16"/>
       <c r="N126" s="18"/>
       <c r="O126" s="16"/>
       <c r="P126" s="18"/>
       <c r="Z126"/>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" s="13" t="s">
-        <v>196</v>
+        <v>172</v>
       </c>
       <c r="B127" s="13" t="s">
-        <v>197</v>
+        <v>173</v>
       </c>
       <c r="C127" s="13" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="D127" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E127" s="15"/>
       <c r="F127" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="15"/>
       <c r="H127" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K127" s="15"/>
       <c r="L127" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M127" s="15"/>
       <c r="N127" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O127" s="15"/>
       <c r="P127" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z127"/>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" s="13" t="s">
-        <v>198</v>
+        <v>174</v>
       </c>
       <c r="B128" s="13" t="s">
-        <v>199</v>
+        <v>175</v>
       </c>
       <c r="C128" s="13" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="D128" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E128" s="15"/>
       <c r="F128" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="15"/>
       <c r="H128" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K128" s="15"/>
       <c r="L128" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M128" s="15"/>
       <c r="N128" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O128" s="15"/>
       <c r="P128" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z128"/>
     </row>
     <row r="129" spans="1:26">
-      <c r="A129" s="14" t="s">
-[...16 lines deleted...]
-      <c r="P129" s="18"/>
+      <c r="A129" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="B129" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="C129" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D129" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E129" s="15"/>
+      <c r="F129" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G129" s="15"/>
+      <c r="H129" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I129" s="15"/>
+      <c r="J129" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K129" s="15"/>
+      <c r="L129" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M129" s="15"/>
+      <c r="N129" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O129" s="15"/>
+      <c r="P129" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z129"/>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" s="13" t="s">
-        <v>201</v>
+        <v>178</v>
       </c>
       <c r="B130" s="13" t="s">
-        <v>202</v>
+        <v>179</v>
       </c>
       <c r="C130" s="13" t="s">
-        <v>11</v>
+        <v>180</v>
       </c>
       <c r="D130" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E130" s="15"/>
       <c r="F130" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="15"/>
       <c r="H130" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I130" s="15"/>
       <c r="J130" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K130" s="15"/>
       <c r="L130" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M130" s="15"/>
       <c r="N130" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O130" s="15"/>
       <c r="P130" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z130"/>
     </row>
     <row r="131" spans="1:26">
+      <c r="A131" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="B131" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="C131" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="D131" s="13"/>
+      <c r="E131" s="15"/>
+      <c r="F131" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G131" s="15"/>
+      <c r="H131" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I131" s="15"/>
+      <c r="J131" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K131" s="15"/>
+      <c r="L131" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M131" s="15"/>
+      <c r="N131" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O131" s="15"/>
+      <c r="P131" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z131"/>
     </row>
     <row r="132" spans="1:26">
+      <c r="A132" s="14" t="s">
+        <v>183</v>
+      </c>
+      <c r="B132" s="14"/>
+      <c r="C132" s="14"/>
+      <c r="D132" s="14"/>
+      <c r="E132" s="16"/>
+      <c r="F132" s="18"/>
+      <c r="G132" s="16"/>
+      <c r="H132" s="18"/>
+      <c r="I132" s="16"/>
+      <c r="J132" s="18"/>
+      <c r="K132" s="16"/>
+      <c r="L132" s="18"/>
+      <c r="M132" s="16"/>
+      <c r="N132" s="18"/>
+      <c r="O132" s="16"/>
+      <c r="P132" s="18"/>
       <c r="Z132"/>
     </row>
     <row r="133" spans="1:26">
-      <c r="A133" s="12" t="s">
-[...16 lines deleted...]
-      <c r="P133" s="12"/>
+      <c r="A133" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="B133" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="C133" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D133" s="13"/>
+      <c r="E133" s="15"/>
+      <c r="F133" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G133" s="15"/>
+      <c r="H133" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I133" s="15"/>
+      <c r="J133" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K133" s="15"/>
+      <c r="L133" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M133" s="15"/>
+      <c r="N133" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O133" s="15"/>
+      <c r="P133" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z133"/>
     </row>
     <row r="134" spans="1:26">
-      <c r="A134" s="12" t="s">
-[...16 lines deleted...]
-      <c r="P134" s="12"/>
+      <c r="A134" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="B134" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="C134" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D134" s="13"/>
+      <c r="E134" s="15"/>
+      <c r="F134" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" s="15"/>
+      <c r="H134" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I134" s="15"/>
+      <c r="J134" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K134" s="15"/>
+      <c r="L134" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M134" s="15"/>
+      <c r="N134" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O134" s="15"/>
+      <c r="P134" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z134"/>
     </row>
     <row r="135" spans="1:26">
-      <c r="A135" s="3"/>
-[...13 lines deleted...]
-      <c r="O135" s="5"/>
+      <c r="A135" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="B135" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="C135" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D135" s="13"/>
+      <c r="E135" s="15"/>
+      <c r="F135" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G135" s="15"/>
+      <c r="H135" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I135" s="15"/>
+      <c r="J135" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K135" s="15"/>
+      <c r="L135" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M135" s="15"/>
+      <c r="N135" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O135" s="15"/>
+      <c r="P135" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z135"/>
     </row>
     <row r="136" spans="1:26">
-      <c r="A136" s="9" t="inlineStr">
-[...112 lines deleted...]
-      <c r="O136" s="9"/>
+      <c r="A136" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="B136" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="C136" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D136" s="13"/>
+      <c r="E136" s="15"/>
+      <c r="F136" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" s="15"/>
+      <c r="H136" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I136" s="15"/>
+      <c r="J136" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K136" s="15"/>
+      <c r="L136" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M136" s="15"/>
+      <c r="N136" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O136" s="15"/>
+      <c r="P136" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z136"/>
     </row>
     <row r="137" spans="1:26">
-      <c r="A137" s="1" t="s">
-[...33 lines deleted...]
-      </c>
+      <c r="A137" s="14" t="s">
+        <v>190</v>
+      </c>
+      <c r="B137" s="14"/>
+      <c r="C137" s="14"/>
+      <c r="D137" s="14"/>
+      <c r="E137" s="16"/>
+      <c r="F137" s="18"/>
+      <c r="G137" s="16"/>
+      <c r="H137" s="18"/>
+      <c r="I137" s="16"/>
+      <c r="J137" s="18"/>
+      <c r="K137" s="16"/>
+      <c r="L137" s="18"/>
+      <c r="M137" s="16"/>
+      <c r="N137" s="18"/>
+      <c r="O137" s="16"/>
+      <c r="P137" s="18"/>
       <c r="Z137"/>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" s="13" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="B138" s="13" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
       <c r="C138" s="13" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="D138" s="13" t="s">
-        <v>207</v>
+        <v>12</v>
       </c>
       <c r="E138" s="15"/>
       <c r="F138" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="15"/>
       <c r="H138" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I138" s="15"/>
       <c r="J138" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K138" s="15"/>
       <c r="L138" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M138" s="15"/>
       <c r="N138" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O138" s="15"/>
       <c r="P138" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z138"/>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" s="14" t="s">
-        <v>208</v>
+        <v>193</v>
       </c>
       <c r="B139" s="14"/>
       <c r="C139" s="14"/>
       <c r="D139" s="14"/>
       <c r="E139" s="16"/>
       <c r="F139" s="18"/>
       <c r="G139" s="16"/>
       <c r="H139" s="18"/>
       <c r="I139" s="16"/>
       <c r="J139" s="18"/>
       <c r="K139" s="16"/>
       <c r="L139" s="18"/>
       <c r="M139" s="16"/>
       <c r="N139" s="18"/>
       <c r="O139" s="16"/>
       <c r="P139" s="18"/>
       <c r="Z139"/>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" s="13" t="s">
-        <v>209</v>
+        <v>194</v>
       </c>
       <c r="B140" s="13" t="s">
-        <v>210</v>
+        <v>195</v>
       </c>
       <c r="C140" s="13" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D140" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E140" s="15"/>
       <c r="F140" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="15"/>
       <c r="H140" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I140" s="15"/>
       <c r="J140" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K140" s="15"/>
       <c r="L140" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M140" s="15"/>
       <c r="N140" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O140" s="15"/>
       <c r="P140" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z140"/>
     </row>
     <row r="141" spans="1:26">
-      <c r="A141" s="13" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="A141" s="14" t="s">
+        <v>196</v>
+      </c>
+      <c r="B141" s="14"/>
+      <c r="C141" s="14"/>
+      <c r="D141" s="14"/>
+      <c r="E141" s="16"/>
+      <c r="F141" s="18"/>
+      <c r="G141" s="16"/>
+      <c r="H141" s="18"/>
+      <c r="I141" s="16"/>
+      <c r="J141" s="18"/>
+      <c r="K141" s="16"/>
+      <c r="L141" s="18"/>
+      <c r="M141" s="16"/>
+      <c r="N141" s="18"/>
+      <c r="O141" s="16"/>
+      <c r="P141" s="18"/>
       <c r="Z141"/>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" s="13" t="s">
-        <v>213</v>
+        <v>197</v>
       </c>
       <c r="B142" s="13" t="s">
-        <v>214</v>
+        <v>198</v>
       </c>
       <c r="C142" s="13" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="D142" s="13"/>
       <c r="E142" s="15"/>
       <c r="F142" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="15"/>
       <c r="H142" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I142" s="15"/>
       <c r="J142" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K142" s="15"/>
       <c r="L142" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M142" s="15"/>
       <c r="N142" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O142" s="15"/>
       <c r="P142" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z142"/>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" s="13" t="s">
-        <v>215</v>
+        <v>199</v>
       </c>
       <c r="B143" s="13" t="s">
-        <v>216</v>
+        <v>200</v>
       </c>
       <c r="C143" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="D143" s="13"/>
       <c r="E143" s="15"/>
       <c r="F143" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="15"/>
       <c r="H143" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I143" s="15"/>
       <c r="J143" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K143" s="15"/>
       <c r="L143" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M143" s="15"/>
       <c r="N143" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O143" s="15"/>
       <c r="P143" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z143"/>
     </row>
     <row r="144" spans="1:26">
+      <c r="A144" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="B144" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="C144" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="D144" s="13"/>
+      <c r="E144" s="15"/>
+      <c r="F144" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G144" s="15"/>
+      <c r="H144" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I144" s="15"/>
+      <c r="J144" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K144" s="15"/>
+      <c r="L144" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M144" s="15"/>
+      <c r="N144" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O144" s="15"/>
+      <c r="P144" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z144"/>
     </row>
     <row r="145" spans="1:26">
       <c r="Z145"/>
     </row>
     <row r="146" spans="1:26">
-      <c r="A146" s="12" t="s">
-[...16 lines deleted...]
-      <c r="P146" s="12"/>
       <c r="Z146"/>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" s="12" t="s">
-        <v>218</v>
+        <v>204</v>
       </c>
       <c r="B147" s="12"/>
       <c r="C147" s="12"/>
       <c r="D147" s="12"/>
       <c r="E147" s="12"/>
       <c r="F147" s="12"/>
       <c r="G147" s="12"/>
       <c r="H147" s="12"/>
       <c r="I147" s="12"/>
       <c r="J147" s="12"/>
       <c r="K147" s="12"/>
       <c r="L147" s="12"/>
       <c r="M147" s="12"/>
       <c r="N147" s="12"/>
       <c r="O147" s="12"/>
       <c r="P147" s="12"/>
       <c r="Z147"/>
     </row>
     <row r="148" spans="1:26">
-      <c r="A148" s="3"/>
-[...13 lines deleted...]
-      <c r="O148" s="5"/>
+      <c r="A148" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="B148" s="12"/>
+      <c r="C148" s="12"/>
+      <c r="D148" s="12"/>
+      <c r="E148" s="12"/>
+      <c r="F148" s="12"/>
+      <c r="G148" s="12"/>
+      <c r="H148" s="12"/>
+      <c r="I148" s="12"/>
+      <c r="J148" s="12"/>
+      <c r="K148" s="12"/>
+      <c r="L148" s="12"/>
+      <c r="M148" s="12"/>
+      <c r="N148" s="12"/>
+      <c r="O148" s="12"/>
+      <c r="P148" s="12"/>
       <c r="Z148"/>
     </row>
     <row r="149" spans="1:26">
-      <c r="A149" s="9" t="inlineStr">
+      <c r="A149" s="3"/>
+      <c r="B149" s="3"/>
+      <c r="C149" s="3"/>
+      <c r="D149" s="3"/>
+      <c r="E149" s="5"/>
+      <c r="F149" s="6"/>
+      <c r="G149" s="5"/>
+      <c r="H149" s="6"/>
+      <c r="I149" s="5"/>
+      <c r="J149" s="6"/>
+      <c r="K149" s="5"/>
+      <c r="L149" s="6"/>
+      <c r="M149" s="5"/>
+      <c r="N149" s="6"/>
+      <c r="O149" s="5"/>
+      <c r="Z149"/>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> : Tetap   </t>
           </r>
@@ -6875,860 +6637,857 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">n/a</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> :  Tidak Ada</t>
           </r>
         </is>
       </c>
-      <c r="B149" s="9"/>
-[...16 lines deleted...]
-      <c r="A150" s="1" t="s">
+      <c r="B150" s="9"/>
+      <c r="C150" s="9"/>
+      <c r="D150" s="9"/>
+      <c r="E150" s="9"/>
+      <c r="F150" s="9"/>
+      <c r="G150" s="9"/>
+      <c r="H150" s="9"/>
+      <c r="I150" s="9"/>
+      <c r="J150" s="9"/>
+      <c r="K150" s="9"/>
+      <c r="L150" s="9"/>
+      <c r="M150" s="9"/>
+      <c r="N150" s="9"/>
+      <c r="O150" s="9"/>
+      <c r="Z150"/>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B150" s="1" t="s">
+      <c r="B151" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C150" s="2" t="s">
+      <c r="C151" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D150" s="2" t="s">
+      <c r="D151" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E150" s="10" t="s">
+      <c r="E151" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F150" s="11"/>
-      <c r="G150" s="10">
+      <c r="F151" s="11"/>
+      <c r="G151" s="10">
         <v>2019</v>
       </c>
-      <c r="H150" s="11"/>
-      <c r="I150" s="2">
+      <c r="H151" s="11"/>
+      <c r="I151" s="2">
         <v>2020</v>
       </c>
-      <c r="J150" s="2"/>
-      <c r="K150" s="7">
+      <c r="J151" s="2"/>
+      <c r="K151" s="7">
         <v>2021</v>
       </c>
-      <c r="L150" s="7"/>
-      <c r="M150" s="7">
+      <c r="L151" s="7"/>
+      <c r="M151" s="7">
         <v>2022</v>
       </c>
-      <c r="N150" s="7"/>
-      <c r="O150" s="7">
+      <c r="N151" s="7"/>
+      <c r="O151" s="7">
         <v>2023</v>
-      </c>
-[...37 lines deleted...]
-        <v>13</v>
       </c>
       <c r="Z151"/>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" s="13" t="s">
-        <v>221</v>
+        <v>206</v>
       </c>
       <c r="B152" s="13" t="s">
-        <v>222</v>
+        <v>207</v>
       </c>
       <c r="C152" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="D152" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D152" s="13"/>
       <c r="E152" s="15"/>
       <c r="F152" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="15"/>
       <c r="H152" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I152" s="15"/>
       <c r="J152" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K152" s="15"/>
       <c r="L152" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M152" s="15"/>
       <c r="N152" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O152" s="15"/>
       <c r="P152" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z152"/>
     </row>
     <row r="153" spans="1:26">
-      <c r="A153" s="14" t="s">
-[...16 lines deleted...]
-      <c r="P153" s="18"/>
+      <c r="A153" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="B153" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="C153" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D153" s="13"/>
+      <c r="E153" s="15"/>
+      <c r="F153" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" s="15"/>
+      <c r="H153" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I153" s="15"/>
+      <c r="J153" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K153" s="15"/>
+      <c r="L153" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M153" s="15"/>
+      <c r="N153" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O153" s="15"/>
+      <c r="P153" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z153"/>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" s="13" t="s">
-        <v>225</v>
+        <v>210</v>
       </c>
       <c r="B154" s="13" t="s">
-        <v>226</v>
+        <v>211</v>
       </c>
       <c r="C154" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D154" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E154" s="15"/>
       <c r="F154" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G154" s="15"/>
       <c r="H154" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I154" s="15"/>
       <c r="J154" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K154" s="15"/>
       <c r="L154" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M154" s="15"/>
       <c r="N154" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O154" s="15"/>
       <c r="P154" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z154"/>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" s="14" t="s">
-        <v>227</v>
+        <v>212</v>
       </c>
       <c r="B155" s="14"/>
       <c r="C155" s="14"/>
       <c r="D155" s="14"/>
       <c r="E155" s="16"/>
       <c r="F155" s="18"/>
       <c r="G155" s="16"/>
       <c r="H155" s="18"/>
       <c r="I155" s="16"/>
       <c r="J155" s="18"/>
       <c r="K155" s="16"/>
       <c r="L155" s="18"/>
       <c r="M155" s="16"/>
       <c r="N155" s="18"/>
       <c r="O155" s="16"/>
       <c r="P155" s="18"/>
       <c r="Z155"/>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" s="13" t="s">
-        <v>228</v>
+        <v>213</v>
       </c>
       <c r="B156" s="13" t="s">
-        <v>229</v>
+        <v>214</v>
       </c>
       <c r="C156" s="13" t="s">
-        <v>11</v>
+        <v>215</v>
       </c>
       <c r="D156" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E156" s="15"/>
       <c r="F156" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="15"/>
       <c r="H156" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I156" s="15"/>
       <c r="J156" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K156" s="15"/>
       <c r="L156" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M156" s="15"/>
       <c r="N156" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O156" s="15"/>
       <c r="P156" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z156"/>
     </row>
     <row r="157" spans="1:26">
-      <c r="A157" s="13" t="s">
-[...5 lines deleted...]
-      <c r="C157" s="13" t="s">
+      <c r="Z157"/>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="Z158"/>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="B159" s="12"/>
+      <c r="C159" s="12"/>
+      <c r="D159" s="12"/>
+      <c r="E159" s="12"/>
+      <c r="F159" s="12"/>
+      <c r="G159" s="12"/>
+      <c r="H159" s="12"/>
+      <c r="I159" s="12"/>
+      <c r="J159" s="12"/>
+      <c r="K159" s="12"/>
+      <c r="L159" s="12"/>
+      <c r="M159" s="12"/>
+      <c r="N159" s="12"/>
+      <c r="O159" s="12"/>
+      <c r="P159" s="12"/>
+      <c r="Z159"/>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" s="12" t="s">
+        <v>217</v>
+      </c>
+      <c r="B160" s="12"/>
+      <c r="C160" s="12"/>
+      <c r="D160" s="12"/>
+      <c r="E160" s="12"/>
+      <c r="F160" s="12"/>
+      <c r="G160" s="12"/>
+      <c r="H160" s="12"/>
+      <c r="I160" s="12"/>
+      <c r="J160" s="12"/>
+      <c r="K160" s="12"/>
+      <c r="L160" s="12"/>
+      <c r="M160" s="12"/>
+      <c r="N160" s="12"/>
+      <c r="O160" s="12"/>
+      <c r="P160" s="12"/>
+      <c r="Z160"/>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" s="3"/>
+      <c r="B161" s="3"/>
+      <c r="C161" s="3"/>
+      <c r="D161" s="3"/>
+      <c r="E161" s="5"/>
+      <c r="F161" s="6"/>
+      <c r="G161" s="5"/>
+      <c r="H161" s="6"/>
+      <c r="I161" s="5"/>
+      <c r="J161" s="6"/>
+      <c r="K161" s="5"/>
+      <c r="L161" s="6"/>
+      <c r="M161" s="5"/>
+      <c r="N161" s="6"/>
+      <c r="O161" s="5"/>
+      <c r="Z161"/>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" s="9" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">T</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> : Tetap   </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">S</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> : Sementara   </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">SS</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> : Sangat Sementara   </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">n/a</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> :  Tidak Ada</t>
+          </r>
+        </is>
+      </c>
+      <c r="B162" s="9"/>
+      <c r="C162" s="9"/>
+      <c r="D162" s="9"/>
+      <c r="E162" s="9"/>
+      <c r="F162" s="9"/>
+      <c r="G162" s="9"/>
+      <c r="H162" s="9"/>
+      <c r="I162" s="9"/>
+      <c r="J162" s="9"/>
+      <c r="K162" s="9"/>
+      <c r="L162" s="9"/>
+      <c r="M162" s="9"/>
+      <c r="N162" s="9"/>
+      <c r="O162" s="9"/>
+      <c r="Z162"/>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E163" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163" s="11"/>
+      <c r="G163" s="10">
+        <v>2019</v>
+      </c>
+      <c r="H163" s="11"/>
+      <c r="I163" s="2">
+        <v>2020</v>
+      </c>
+      <c r="J163" s="2"/>
+      <c r="K163" s="7">
+        <v>2021</v>
+      </c>
+      <c r="L163" s="7"/>
+      <c r="M163" s="7">
+        <v>2022</v>
+      </c>
+      <c r="N163" s="7"/>
+      <c r="O163" s="7">
+        <v>2023</v>
+      </c>
+      <c r="Z163"/>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="B164" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="C164" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="D157" s="13" t="s">
+      <c r="D164" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="E157" s="15"/>
-[...259 lines deleted...]
-      <c r="P164" s="18"/>
+      <c r="E164" s="15"/>
+      <c r="F164" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G164" s="15"/>
+      <c r="H164" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I164" s="15"/>
+      <c r="J164" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K164" s="15"/>
+      <c r="L164" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M164" s="15"/>
+      <c r="N164" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O164" s="15"/>
+      <c r="P164" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z164"/>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" s="13" t="s">
-        <v>245</v>
+        <v>220</v>
       </c>
       <c r="B165" s="13" t="s">
-        <v>246</v>
+        <v>221</v>
       </c>
       <c r="C165" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D165" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E165" s="15"/>
       <c r="F165" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="15"/>
       <c r="H165" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I165" s="15"/>
       <c r="J165" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K165" s="15"/>
       <c r="L165" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M165" s="15"/>
       <c r="N165" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O165" s="15"/>
       <c r="P165" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z165"/>
     </row>
     <row r="166" spans="1:26">
-      <c r="A166" s="14" t="s">
-[...16 lines deleted...]
-      <c r="P166" s="18"/>
+      <c r="A166" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="B166" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="C166" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="D166" s="13"/>
+      <c r="E166" s="15"/>
+      <c r="F166" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G166" s="15"/>
+      <c r="H166" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I166" s="15"/>
+      <c r="J166" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K166" s="15"/>
+      <c r="L166" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M166" s="15"/>
+      <c r="N166" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O166" s="15"/>
+      <c r="P166" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z166"/>
     </row>
     <row r="167" spans="1:26">
-      <c r="A167" s="13" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="A167" s="14" t="s">
+        <v>225</v>
+      </c>
+      <c r="B167" s="14"/>
+      <c r="C167" s="14"/>
+      <c r="D167" s="14"/>
+      <c r="E167" s="16"/>
+      <c r="F167" s="18"/>
+      <c r="G167" s="16"/>
+      <c r="H167" s="18"/>
+      <c r="I167" s="16"/>
+      <c r="J167" s="18"/>
+      <c r="K167" s="16"/>
+      <c r="L167" s="18"/>
+      <c r="M167" s="16"/>
+      <c r="N167" s="18"/>
+      <c r="O167" s="16"/>
+      <c r="P167" s="18"/>
       <c r="Z167"/>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" s="13" t="s">
-        <v>251</v>
+        <v>226</v>
       </c>
       <c r="B168" s="13" t="s">
-        <v>252</v>
+        <v>227</v>
       </c>
       <c r="C168" s="13" t="s">
-        <v>250</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="D168" s="13"/>
       <c r="E168" s="15"/>
       <c r="F168" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="15"/>
       <c r="H168" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I168" s="15"/>
       <c r="J168" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K168" s="15"/>
       <c r="L168" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M168" s="15"/>
       <c r="N168" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O168" s="15"/>
       <c r="P168" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z168"/>
     </row>
     <row r="169" spans="1:26">
-      <c r="A169" s="13" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="A169" s="14" t="s">
+        <v>228</v>
+      </c>
+      <c r="B169" s="14"/>
+      <c r="C169" s="14"/>
+      <c r="D169" s="14"/>
+      <c r="E169" s="16"/>
+      <c r="F169" s="18"/>
+      <c r="G169" s="16"/>
+      <c r="H169" s="18"/>
+      <c r="I169" s="16"/>
+      <c r="J169" s="18"/>
+      <c r="K169" s="16"/>
+      <c r="L169" s="18"/>
+      <c r="M169" s="16"/>
+      <c r="N169" s="18"/>
+      <c r="O169" s="16"/>
+      <c r="P169" s="18"/>
       <c r="Z169"/>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" s="13" t="s">
-        <v>255</v>
+        <v>229</v>
       </c>
       <c r="B170" s="13" t="s">
-        <v>256</v>
+        <v>230</v>
       </c>
       <c r="C170" s="13" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="D170" s="13"/>
+        <v>19</v>
+      </c>
+      <c r="D170" s="13" t="s">
+        <v>12</v>
+      </c>
       <c r="E170" s="15"/>
       <c r="F170" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="15"/>
       <c r="H170" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I170" s="15"/>
       <c r="J170" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K170" s="15"/>
       <c r="L170" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M170" s="15"/>
       <c r="N170" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O170" s="15"/>
       <c r="P170" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z170"/>
     </row>
     <row r="171" spans="1:26">
+      <c r="A171" s="14" t="s">
+        <v>231</v>
+      </c>
+      <c r="B171" s="14"/>
+      <c r="C171" s="14"/>
+      <c r="D171" s="14"/>
+      <c r="E171" s="16"/>
+      <c r="F171" s="18"/>
+      <c r="G171" s="16"/>
+      <c r="H171" s="18"/>
+      <c r="I171" s="16"/>
+      <c r="J171" s="18"/>
+      <c r="K171" s="16"/>
+      <c r="L171" s="18"/>
+      <c r="M171" s="16"/>
+      <c r="N171" s="18"/>
+      <c r="O171" s="16"/>
+      <c r="P171" s="18"/>
       <c r="Z171"/>
     </row>
     <row r="172" spans="1:26">
+      <c r="A172" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="B172" s="13" t="s">
+        <v>233</v>
+      </c>
+      <c r="C172" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D172" s="13"/>
+      <c r="E172" s="15"/>
+      <c r="F172" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G172" s="15"/>
+      <c r="H172" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I172" s="15"/>
+      <c r="J172" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K172" s="15"/>
+      <c r="L172" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M172" s="15"/>
+      <c r="N172" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O172" s="15"/>
+      <c r="P172" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z172"/>
     </row>
     <row r="173" spans="1:26">
-      <c r="A173" s="12" t="s">
-[...16 lines deleted...]
-      <c r="P173" s="12"/>
       <c r="Z173"/>
     </row>
     <row r="174" spans="1:26">
-      <c r="A174" s="12" t="s">
-[...16 lines deleted...]
-      <c r="P174" s="12"/>
       <c r="Z174"/>
     </row>
     <row r="175" spans="1:26">
-      <c r="A175" s="3"/>
-[...13 lines deleted...]
-      <c r="O175" s="5"/>
+      <c r="A175" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="B175" s="12"/>
+      <c r="C175" s="12"/>
+      <c r="D175" s="12"/>
+      <c r="E175" s="12"/>
+      <c r="F175" s="12"/>
+      <c r="G175" s="12"/>
+      <c r="H175" s="12"/>
+      <c r="I175" s="12"/>
+      <c r="J175" s="12"/>
+      <c r="K175" s="12"/>
+      <c r="L175" s="12"/>
+      <c r="M175" s="12"/>
+      <c r="N175" s="12"/>
+      <c r="O175" s="12"/>
+      <c r="P175" s="12"/>
       <c r="Z175"/>
     </row>
     <row r="176" spans="1:26">
-      <c r="A176" s="9" t="inlineStr">
+      <c r="A176" s="12" t="s">
+        <v>235</v>
+      </c>
+      <c r="B176" s="12"/>
+      <c r="C176" s="12"/>
+      <c r="D176" s="12"/>
+      <c r="E176" s="12"/>
+      <c r="F176" s="12"/>
+      <c r="G176" s="12"/>
+      <c r="H176" s="12"/>
+      <c r="I176" s="12"/>
+      <c r="J176" s="12"/>
+      <c r="K176" s="12"/>
+      <c r="L176" s="12"/>
+      <c r="M176" s="12"/>
+      <c r="N176" s="12"/>
+      <c r="O176" s="12"/>
+      <c r="P176" s="12"/>
+      <c r="Z176"/>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" s="3"/>
+      <c r="B177" s="3"/>
+      <c r="C177" s="3"/>
+      <c r="D177" s="3"/>
+      <c r="E177" s="5"/>
+      <c r="F177" s="6"/>
+      <c r="G177" s="5"/>
+      <c r="H177" s="6"/>
+      <c r="I177" s="5"/>
+      <c r="J177" s="6"/>
+      <c r="K177" s="5"/>
+      <c r="L177" s="6"/>
+      <c r="M177" s="5"/>
+      <c r="N177" s="6"/>
+      <c r="O177" s="5"/>
+      <c r="Z177"/>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> : Tetap   </t>
           </r>
@@ -7784,530 +7543,476 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">n/a</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> :  Tidak Ada</t>
           </r>
         </is>
       </c>
-      <c r="B176" s="9"/>
-[...16 lines deleted...]
-      <c r="A177" s="1" t="s">
+      <c r="B178" s="9"/>
+      <c r="C178" s="9"/>
+      <c r="D178" s="9"/>
+      <c r="E178" s="9"/>
+      <c r="F178" s="9"/>
+      <c r="G178" s="9"/>
+      <c r="H178" s="9"/>
+      <c r="I178" s="9"/>
+      <c r="J178" s="9"/>
+      <c r="K178" s="9"/>
+      <c r="L178" s="9"/>
+      <c r="M178" s="9"/>
+      <c r="N178" s="9"/>
+      <c r="O178" s="9"/>
+      <c r="Z178"/>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B177" s="1" t="s">
+      <c r="B179" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C177" s="2" t="s">
+      <c r="C179" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D177" s="2" t="s">
+      <c r="D179" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E177" s="10" t="s">
+      <c r="E179" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F177" s="11"/>
-      <c r="G177" s="10">
+      <c r="F179" s="11"/>
+      <c r="G179" s="10">
         <v>2019</v>
       </c>
-      <c r="H177" s="11"/>
-      <c r="I177" s="2">
+      <c r="H179" s="11"/>
+      <c r="I179" s="2">
         <v>2020</v>
       </c>
-      <c r="J177" s="2"/>
-      <c r="K177" s="7">
+      <c r="J179" s="2"/>
+      <c r="K179" s="7">
         <v>2021</v>
       </c>
-      <c r="L177" s="7"/>
-      <c r="M177" s="7">
+      <c r="L179" s="7"/>
+      <c r="M179" s="7">
         <v>2022</v>
       </c>
-      <c r="N177" s="7"/>
-      <c r="O177" s="7">
+      <c r="N179" s="7"/>
+      <c r="O179" s="7">
         <v>2023</v>
       </c>
-      <c r="Z177"/>
-[...58 lines deleted...]
-      <c r="P179" s="18"/>
       <c r="Z179"/>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" s="13" t="s">
-        <v>262</v>
+        <v>236</v>
       </c>
       <c r="B180" s="13" t="s">
-        <v>263</v>
+        <v>237</v>
       </c>
       <c r="C180" s="13" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="D180" s="13"/>
       <c r="E180" s="15"/>
       <c r="F180" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G180" s="15"/>
       <c r="H180" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I180" s="15"/>
       <c r="J180" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K180" s="15"/>
       <c r="L180" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M180" s="15"/>
       <c r="N180" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O180" s="15"/>
       <c r="P180" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z180"/>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" s="14" t="s">
-        <v>264</v>
+        <v>238</v>
       </c>
       <c r="B181" s="14"/>
       <c r="C181" s="14"/>
       <c r="D181" s="14"/>
       <c r="E181" s="16"/>
       <c r="F181" s="18"/>
       <c r="G181" s="16"/>
       <c r="H181" s="18"/>
       <c r="I181" s="16"/>
       <c r="J181" s="18"/>
       <c r="K181" s="16"/>
       <c r="L181" s="18"/>
       <c r="M181" s="16"/>
       <c r="N181" s="18"/>
       <c r="O181" s="16"/>
       <c r="P181" s="18"/>
       <c r="Z181"/>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" s="13" t="s">
-        <v>265</v>
+        <v>239</v>
       </c>
       <c r="B182" s="13" t="s">
-        <v>266</v>
+        <v>57</v>
       </c>
       <c r="C182" s="13" t="s">
-        <v>267</v>
+        <v>53</v>
       </c>
       <c r="D182" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E182" s="15"/>
       <c r="F182" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G182" s="15"/>
       <c r="H182" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I182" s="15"/>
       <c r="J182" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K182" s="15"/>
       <c r="L182" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M182" s="15"/>
       <c r="N182" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O182" s="15"/>
       <c r="P182" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z182"/>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" s="13" t="s">
-        <v>268</v>
+        <v>240</v>
       </c>
       <c r="B183" s="13" t="s">
-        <v>269</v>
+        <v>241</v>
       </c>
       <c r="C183" s="13" t="s">
-        <v>267</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="D183" s="13"/>
       <c r="E183" s="15"/>
       <c r="F183" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G183" s="15"/>
       <c r="H183" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I183" s="15"/>
       <c r="J183" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K183" s="15"/>
       <c r="L183" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M183" s="15"/>
       <c r="N183" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O183" s="15"/>
       <c r="P183" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z183"/>
     </row>
     <row r="184" spans="1:26">
-      <c r="A184" s="14" t="s">
-[...16 lines deleted...]
-      <c r="P184" s="18"/>
+      <c r="A184" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="B184" s="13" t="s">
+        <v>243</v>
+      </c>
+      <c r="C184" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D184" s="13"/>
+      <c r="E184" s="15"/>
+      <c r="F184" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G184" s="15"/>
+      <c r="H184" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I184" s="15"/>
+      <c r="J184" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K184" s="15"/>
+      <c r="L184" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M184" s="15"/>
+      <c r="N184" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O184" s="15"/>
+      <c r="P184" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z184"/>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" s="13" t="s">
-        <v>271</v>
+        <v>244</v>
       </c>
       <c r="B185" s="13" t="s">
-        <v>272</v>
+        <v>245</v>
       </c>
       <c r="C185" s="13" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="D185" s="13"/>
       <c r="E185" s="15"/>
       <c r="F185" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G185" s="15"/>
       <c r="H185" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I185" s="15"/>
       <c r="J185" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K185" s="15"/>
       <c r="L185" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M185" s="15"/>
       <c r="N185" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O185" s="15"/>
       <c r="P185" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z185"/>
     </row>
     <row r="186" spans="1:26">
-      <c r="A186" s="14" t="s">
-[...16 lines deleted...]
-      <c r="P186" s="18"/>
+      <c r="A186" s="13" t="s">
+        <v>246</v>
+      </c>
+      <c r="B186" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="C186" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D186" s="13"/>
+      <c r="E186" s="15"/>
+      <c r="F186" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G186" s="15"/>
+      <c r="H186" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I186" s="15"/>
+      <c r="J186" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K186" s="15"/>
+      <c r="L186" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M186" s="15"/>
+      <c r="N186" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O186" s="15"/>
+      <c r="P186" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z186"/>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" s="13" t="s">
-        <v>276</v>
+        <v>248</v>
       </c>
       <c r="B187" s="13" t="s">
-        <v>277</v>
+        <v>59</v>
       </c>
       <c r="C187" s="13" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="D187" s="13"/>
       <c r="E187" s="15"/>
       <c r="F187" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G187" s="15"/>
       <c r="H187" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I187" s="15"/>
       <c r="J187" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K187" s="15"/>
       <c r="L187" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M187" s="15"/>
       <c r="N187" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O187" s="15"/>
       <c r="P187" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z187"/>
     </row>
     <row r="188" spans="1:26">
-      <c r="A188" s="13" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="A188" s="14" t="s">
+        <v>249</v>
+      </c>
+      <c r="B188" s="14"/>
+      <c r="C188" s="14"/>
+      <c r="D188" s="14"/>
+      <c r="E188" s="16"/>
+      <c r="F188" s="18"/>
+      <c r="G188" s="16"/>
+      <c r="H188" s="18"/>
+      <c r="I188" s="16"/>
+      <c r="J188" s="18"/>
+      <c r="K188" s="16"/>
+      <c r="L188" s="18"/>
+      <c r="M188" s="16"/>
+      <c r="N188" s="18"/>
+      <c r="O188" s="16"/>
+      <c r="P188" s="18"/>
       <c r="Z188"/>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" s="13" t="s">
-        <v>280</v>
+        <v>250</v>
       </c>
       <c r="B189" s="13" t="s">
-        <v>281</v>
+        <v>251</v>
       </c>
       <c r="C189" s="13" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="D189" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E189" s="15"/>
       <c r="F189" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G189" s="15"/>
       <c r="H189" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I189" s="15"/>
       <c r="J189" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K189" s="15"/>
       <c r="L189" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M189" s="15"/>
       <c r="N189" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O189" s="15"/>
       <c r="P189" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z189"/>
     </row>
     <row r="190" spans="1:26">
       <c r="Z190"/>
     </row>
     <row r="191" spans="1:26">
       <c r="Z191"/>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" s="12" t="s">
-        <v>282</v>
+        <v>252</v>
       </c>
       <c r="B192" s="12"/>
       <c r="C192" s="12"/>
       <c r="D192" s="12"/>
       <c r="E192" s="12"/>
       <c r="F192" s="12"/>
       <c r="G192" s="12"/>
       <c r="H192" s="12"/>
       <c r="I192" s="12"/>
       <c r="J192" s="12"/>
       <c r="K192" s="12"/>
       <c r="L192" s="12"/>
       <c r="M192" s="12"/>
       <c r="N192" s="12"/>
       <c r="O192" s="12"/>
       <c r="P192" s="12"/>
       <c r="Z192"/>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" s="12" t="s">
-        <v>283</v>
+        <v>253</v>
       </c>
       <c r="B193" s="12"/>
       <c r="C193" s="12"/>
       <c r="D193" s="12"/>
       <c r="E193" s="12"/>
       <c r="F193" s="12"/>
       <c r="G193" s="12"/>
       <c r="H193" s="12"/>
       <c r="I193" s="12"/>
       <c r="J193" s="12"/>
       <c r="K193" s="12"/>
       <c r="L193" s="12"/>
       <c r="M193" s="12"/>
       <c r="N193" s="12"/>
       <c r="O193" s="12"/>
       <c r="P193" s="12"/>
       <c r="Z193"/>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" s="3"/>
       <c r="B194" s="3"/>
       <c r="C194" s="3"/>
       <c r="D194" s="3"/>
       <c r="E194" s="5"/>
       <c r="F194" s="6"/>
@@ -8457,413 +8162,642 @@
       </c>
       <c r="F196" s="11"/>
       <c r="G196" s="10">
         <v>2019</v>
       </c>
       <c r="H196" s="11"/>
       <c r="I196" s="2">
         <v>2020</v>
       </c>
       <c r="J196" s="2"/>
       <c r="K196" s="7">
         <v>2021</v>
       </c>
       <c r="L196" s="7"/>
       <c r="M196" s="7">
         <v>2022</v>
       </c>
       <c r="N196" s="7"/>
       <c r="O196" s="7">
         <v>2023</v>
       </c>
       <c r="Z196"/>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" s="13" t="s">
-        <v>284</v>
+        <v>254</v>
       </c>
       <c r="B197" s="13" t="s">
-        <v>285</v>
-[...6 lines deleted...]
-      </c>
+        <v>255</v>
+      </c>
+      <c r="C197" s="13"/>
+      <c r="D197" s="13"/>
       <c r="E197" s="15"/>
       <c r="F197" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G197" s="15"/>
       <c r="H197" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I197" s="15"/>
       <c r="J197" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K197" s="15"/>
       <c r="L197" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M197" s="15"/>
       <c r="N197" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O197" s="15"/>
       <c r="P197" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z197"/>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" s="13" t="s">
-        <v>286</v>
+        <v>256</v>
       </c>
       <c r="B198" s="13" t="s">
-        <v>10</v>
+        <v>257</v>
       </c>
       <c r="C198" s="13" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>258</v>
+      </c>
+      <c r="D198" s="13"/>
       <c r="E198" s="15"/>
       <c r="F198" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G198" s="15"/>
       <c r="H198" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I198" s="15"/>
       <c r="J198" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K198" s="15"/>
       <c r="L198" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M198" s="15"/>
       <c r="N198" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O198" s="15"/>
       <c r="P198" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z198"/>
     </row>
     <row r="199" spans="1:26">
-      <c r="A199" s="14" t="s">
-[...16 lines deleted...]
-      <c r="P199" s="18"/>
       <c r="Z199"/>
     </row>
     <row r="200" spans="1:26">
-      <c r="A200" s="13" t="s">
-[...8 lines deleted...]
-      <c r="D200" s="13" t="s">
+      <c r="Z200"/>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" s="12" t="s">
+        <v>259</v>
+      </c>
+      <c r="B201" s="12"/>
+      <c r="C201" s="12"/>
+      <c r="D201" s="12"/>
+      <c r="E201" s="12"/>
+      <c r="F201" s="12"/>
+      <c r="G201" s="12"/>
+      <c r="H201" s="12"/>
+      <c r="I201" s="12"/>
+      <c r="J201" s="12"/>
+      <c r="K201" s="12"/>
+      <c r="L201" s="12"/>
+      <c r="M201" s="12"/>
+      <c r="N201" s="12"/>
+      <c r="O201" s="12"/>
+      <c r="P201" s="12"/>
+      <c r="Z201"/>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" s="12" t="s">
+        <v>260</v>
+      </c>
+      <c r="B202" s="12"/>
+      <c r="C202" s="12"/>
+      <c r="D202" s="12"/>
+      <c r="E202" s="12"/>
+      <c r="F202" s="12"/>
+      <c r="G202" s="12"/>
+      <c r="H202" s="12"/>
+      <c r="I202" s="12"/>
+      <c r="J202" s="12"/>
+      <c r="K202" s="12"/>
+      <c r="L202" s="12"/>
+      <c r="M202" s="12"/>
+      <c r="N202" s="12"/>
+      <c r="O202" s="12"/>
+      <c r="P202" s="12"/>
+      <c r="Z202"/>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" s="3"/>
+      <c r="B203" s="3"/>
+      <c r="C203" s="3"/>
+      <c r="D203" s="3"/>
+      <c r="E203" s="5"/>
+      <c r="F203" s="6"/>
+      <c r="G203" s="5"/>
+      <c r="H203" s="6"/>
+      <c r="I203" s="5"/>
+      <c r="J203" s="6"/>
+      <c r="K203" s="5"/>
+      <c r="L203" s="6"/>
+      <c r="M203" s="5"/>
+      <c r="N203" s="6"/>
+      <c r="O203" s="5"/>
+      <c r="Z203"/>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" s="9" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">T</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> : Tetap   </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">S</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> : Sementara   </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">SS</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> : Sangat Sementara   </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">n/a</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> :  Tidak Ada</t>
+          </r>
+        </is>
+      </c>
+      <c r="B204" s="9"/>
+      <c r="C204" s="9"/>
+      <c r="D204" s="9"/>
+      <c r="E204" s="9"/>
+      <c r="F204" s="9"/>
+      <c r="G204" s="9"/>
+      <c r="H204" s="9"/>
+      <c r="I204" s="9"/>
+      <c r="J204" s="9"/>
+      <c r="K204" s="9"/>
+      <c r="L204" s="9"/>
+      <c r="M204" s="9"/>
+      <c r="N204" s="9"/>
+      <c r="O204" s="9"/>
+      <c r="Z204"/>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D205" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E205" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205" s="11"/>
+      <c r="G205" s="10">
+        <v>2019</v>
+      </c>
+      <c r="H205" s="11"/>
+      <c r="I205" s="2">
+        <v>2020</v>
+      </c>
+      <c r="J205" s="2"/>
+      <c r="K205" s="7">
+        <v>2021</v>
+      </c>
+      <c r="L205" s="7"/>
+      <c r="M205" s="7">
+        <v>2022</v>
+      </c>
+      <c r="N205" s="7"/>
+      <c r="O205" s="7">
+        <v>2023</v>
+      </c>
+      <c r="Z205"/>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="B206" s="13" t="s">
+        <v>262</v>
+      </c>
+      <c r="C206" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="D206" s="13"/>
+      <c r="E206" s="15"/>
+      <c r="F206" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G206" s="15"/>
+      <c r="H206" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I206" s="15"/>
+      <c r="J206" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K206" s="15"/>
+      <c r="L206" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M206" s="15"/>
+      <c r="N206" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O206" s="15"/>
+      <c r="P206" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z206"/>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" s="14" t="s">
+        <v>263</v>
+      </c>
+      <c r="B207" s="14"/>
+      <c r="C207" s="14"/>
+      <c r="D207" s="14"/>
+      <c r="E207" s="16"/>
+      <c r="F207" s="18"/>
+      <c r="G207" s="16"/>
+      <c r="H207" s="18"/>
+      <c r="I207" s="16"/>
+      <c r="J207" s="18"/>
+      <c r="K207" s="16"/>
+      <c r="L207" s="18"/>
+      <c r="M207" s="16"/>
+      <c r="N207" s="18"/>
+      <c r="O207" s="16"/>
+      <c r="P207" s="18"/>
+      <c r="Z207"/>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="B208" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="C208" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="D208" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="E200" s="15"/>
-[...35 lines deleted...]
-      <c r="D201" s="13" t="s">
+      <c r="E208" s="15"/>
+      <c r="F208" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G208" s="15"/>
+      <c r="H208" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I208" s="15"/>
+      <c r="J208" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K208" s="15"/>
+      <c r="L208" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M208" s="15"/>
+      <c r="N208" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O208" s="15"/>
+      <c r="P208" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z208"/>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="B209" s="14"/>
+      <c r="C209" s="14"/>
+      <c r="D209" s="14"/>
+      <c r="E209" s="16"/>
+      <c r="F209" s="18"/>
+      <c r="G209" s="16"/>
+      <c r="H209" s="18"/>
+      <c r="I209" s="16"/>
+      <c r="J209" s="18"/>
+      <c r="K209" s="16"/>
+      <c r="L209" s="18"/>
+      <c r="M209" s="16"/>
+      <c r="N209" s="18"/>
+      <c r="O209" s="16"/>
+      <c r="P209" s="18"/>
+      <c r="Z209"/>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" s="13" t="s">
+        <v>267</v>
+      </c>
+      <c r="B210" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="C210" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="D210" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="E201" s="15"/>
-[...208 lines deleted...]
-      <c r="O210" s="5"/>
+      <c r="E210" s="15"/>
+      <c r="F210" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G210" s="15"/>
+      <c r="H210" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I210" s="15"/>
+      <c r="J210" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K210" s="15"/>
+      <c r="L210" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M210" s="15"/>
+      <c r="N210" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O210" s="15"/>
+      <c r="P210" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z210"/>
     </row>
     <row r="211" spans="1:26">
-      <c r="A211" s="9" t="inlineStr">
+      <c r="A211" s="13" t="s">
+        <v>267</v>
+      </c>
+      <c r="B211" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="C211" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="D211" s="13"/>
+      <c r="E211" s="15"/>
+      <c r="F211" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G211" s="15"/>
+      <c r="H211" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I211" s="15"/>
+      <c r="J211" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K211" s="15"/>
+      <c r="L211" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M211" s="15"/>
+      <c r="N211" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O211" s="15"/>
+      <c r="P211" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z211"/>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="B212" s="13" t="s">
+        <v>271</v>
+      </c>
+      <c r="C212" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="D212" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E212" s="15"/>
+      <c r="F212" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G212" s="15"/>
+      <c r="H212" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I212" s="15"/>
+      <c r="J212" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K212" s="15"/>
+      <c r="L212" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M212" s="15"/>
+      <c r="N212" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O212" s="15"/>
+      <c r="P212" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z212"/>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="Z213"/>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="Z214"/>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" s="12" t="s">
+        <v>272</v>
+      </c>
+      <c r="B215" s="12"/>
+      <c r="C215" s="12"/>
+      <c r="D215" s="12"/>
+      <c r="E215" s="12"/>
+      <c r="F215" s="12"/>
+      <c r="G215" s="12"/>
+      <c r="H215" s="12"/>
+      <c r="I215" s="12"/>
+      <c r="J215" s="12"/>
+      <c r="K215" s="12"/>
+      <c r="L215" s="12"/>
+      <c r="M215" s="12"/>
+      <c r="N215" s="12"/>
+      <c r="O215" s="12"/>
+      <c r="P215" s="12"/>
+      <c r="Z215"/>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" s="12" t="s">
+        <v>273</v>
+      </c>
+      <c r="B216" s="12"/>
+      <c r="C216" s="12"/>
+      <c r="D216" s="12"/>
+      <c r="E216" s="12"/>
+      <c r="F216" s="12"/>
+      <c r="G216" s="12"/>
+      <c r="H216" s="12"/>
+      <c r="I216" s="12"/>
+      <c r="J216" s="12"/>
+      <c r="K216" s="12"/>
+      <c r="L216" s="12"/>
+      <c r="M216" s="12"/>
+      <c r="N216" s="12"/>
+      <c r="O216" s="12"/>
+      <c r="P216" s="12"/>
+      <c r="Z216"/>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" s="3"/>
+      <c r="B217" s="3"/>
+      <c r="C217" s="3"/>
+      <c r="D217" s="3"/>
+      <c r="E217" s="5"/>
+      <c r="F217" s="6"/>
+      <c r="G217" s="5"/>
+      <c r="H217" s="6"/>
+      <c r="I217" s="5"/>
+      <c r="J217" s="6"/>
+      <c r="K217" s="5"/>
+      <c r="L217" s="6"/>
+      <c r="M217" s="5"/>
+      <c r="N217" s="6"/>
+      <c r="O217" s="5"/>
+      <c r="Z217"/>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> : Tetap   </t>
           </r>
@@ -8919,547 +8853,460 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">n/a</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> :  Tidak Ada</t>
           </r>
         </is>
       </c>
-      <c r="B211" s="9"/>
-[...16 lines deleted...]
-      <c r="A212" s="1" t="s">
+      <c r="B218" s="9"/>
+      <c r="C218" s="9"/>
+      <c r="D218" s="9"/>
+      <c r="E218" s="9"/>
+      <c r="F218" s="9"/>
+      <c r="G218" s="9"/>
+      <c r="H218" s="9"/>
+      <c r="I218" s="9"/>
+      <c r="J218" s="9"/>
+      <c r="K218" s="9"/>
+      <c r="L218" s="9"/>
+      <c r="M218" s="9"/>
+      <c r="N218" s="9"/>
+      <c r="O218" s="9"/>
+      <c r="Z218"/>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B212" s="1" t="s">
+      <c r="B219" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C212" s="2" t="s">
+      <c r="C219" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D212" s="2" t="s">
+      <c r="D219" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E212" s="10" t="s">
+      <c r="E219" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F212" s="11"/>
-      <c r="G212" s="10">
+      <c r="F219" s="11"/>
+      <c r="G219" s="10">
         <v>2019</v>
       </c>
-      <c r="H212" s="11"/>
-      <c r="I212" s="2">
+      <c r="H219" s="11"/>
+      <c r="I219" s="2">
         <v>2020</v>
       </c>
-      <c r="J212" s="2"/>
-      <c r="K212" s="7">
+      <c r="J219" s="2"/>
+      <c r="K219" s="7">
         <v>2021</v>
       </c>
-      <c r="L212" s="7"/>
-      <c r="M212" s="7">
+      <c r="L219" s="7"/>
+      <c r="M219" s="7">
         <v>2022</v>
       </c>
-      <c r="N212" s="7"/>
-      <c r="O212" s="7">
+      <c r="N219" s="7"/>
+      <c r="O219" s="7">
         <v>2023</v>
-      </c>
-[...235 lines deleted...]
-        <v>13</v>
       </c>
       <c r="Z219"/>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" s="13" t="s">
-        <v>315</v>
+        <v>274</v>
       </c>
       <c r="B220" s="13" t="s">
-        <v>316</v>
-[...6 lines deleted...]
-      </c>
+        <v>275</v>
+      </c>
+      <c r="C220" s="13"/>
+      <c r="D220" s="13"/>
       <c r="E220" s="15"/>
       <c r="F220" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G220" s="15"/>
       <c r="H220" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I220" s="15"/>
       <c r="J220" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K220" s="15"/>
       <c r="L220" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M220" s="15"/>
       <c r="N220" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O220" s="15"/>
       <c r="P220" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z220"/>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" s="13" t="s">
-        <v>317</v>
+        <v>276</v>
       </c>
       <c r="B221" s="13" t="s">
-        <v>318</v>
+        <v>277</v>
       </c>
       <c r="C221" s="13" t="s">
-        <v>57</v>
+        <v>148</v>
       </c>
       <c r="D221" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E221" s="15"/>
       <c r="F221" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G221" s="15"/>
       <c r="H221" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I221" s="15"/>
       <c r="J221" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K221" s="15"/>
       <c r="L221" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M221" s="15"/>
       <c r="N221" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O221" s="15"/>
       <c r="P221" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z221"/>
     </row>
     <row r="222" spans="1:26">
-      <c r="A222" s="14" t="s">
-[...16 lines deleted...]
-      <c r="P222" s="18"/>
+      <c r="A222" s="13" t="s">
+        <v>278</v>
+      </c>
+      <c r="B222" s="13" t="s">
+        <v>279</v>
+      </c>
+      <c r="C222" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="D222" s="13"/>
+      <c r="E222" s="15"/>
+      <c r="F222" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G222" s="15"/>
+      <c r="H222" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I222" s="15"/>
+      <c r="J222" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K222" s="15"/>
+      <c r="L222" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M222" s="15"/>
+      <c r="N222" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O222" s="15"/>
+      <c r="P222" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z222"/>
     </row>
     <row r="223" spans="1:26">
-      <c r="A223" s="13" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="A223" s="14" t="s">
+        <v>280</v>
+      </c>
+      <c r="B223" s="14"/>
+      <c r="C223" s="14"/>
+      <c r="D223" s="14"/>
+      <c r="E223" s="16"/>
+      <c r="F223" s="18"/>
+      <c r="G223" s="16"/>
+      <c r="H223" s="18"/>
+      <c r="I223" s="16"/>
+      <c r="J223" s="18"/>
+      <c r="K223" s="16"/>
+      <c r="L223" s="18"/>
+      <c r="M223" s="16"/>
+      <c r="N223" s="18"/>
+      <c r="O223" s="16"/>
+      <c r="P223" s="18"/>
       <c r="Z223"/>
     </row>
     <row r="224" spans="1:26">
+      <c r="A224" s="13" t="s">
+        <v>281</v>
+      </c>
+      <c r="B224" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="C224" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="D224" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E224" s="15"/>
+      <c r="F224" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G224" s="15"/>
+      <c r="H224" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I224" s="15"/>
+      <c r="J224" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K224" s="15"/>
+      <c r="L224" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M224" s="15"/>
+      <c r="N224" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O224" s="15"/>
+      <c r="P224" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z224"/>
     </row>
     <row r="225" spans="1:26">
+      <c r="A225" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="B225" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="C225" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="D225" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E225" s="15"/>
+      <c r="F225" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G225" s="15"/>
+      <c r="H225" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I225" s="15"/>
+      <c r="J225" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K225" s="15"/>
+      <c r="L225" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M225" s="15"/>
+      <c r="N225" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O225" s="15"/>
+      <c r="P225" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z225"/>
     </row>
     <row r="226" spans="1:26">
-      <c r="A226" s="12" t="s">
-[...16 lines deleted...]
-      <c r="P226" s="12"/>
+      <c r="A226" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="B226" s="13" t="s">
+        <v>286</v>
+      </c>
+      <c r="C226" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="D226" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E226" s="15"/>
+      <c r="F226" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G226" s="15"/>
+      <c r="H226" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I226" s="15"/>
+      <c r="J226" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K226" s="15"/>
+      <c r="L226" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M226" s="15"/>
+      <c r="N226" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O226" s="15"/>
+      <c r="P226" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z226"/>
     </row>
     <row r="227" spans="1:26">
-      <c r="A227" s="12" t="s">
-[...16 lines deleted...]
-      <c r="P227" s="12"/>
+      <c r="A227" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="B227" s="13" t="s">
+        <v>288</v>
+      </c>
+      <c r="C227" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="D227" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E227" s="15"/>
+      <c r="F227" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G227" s="15"/>
+      <c r="H227" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I227" s="15"/>
+      <c r="J227" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K227" s="15"/>
+      <c r="L227" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M227" s="15"/>
+      <c r="N227" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O227" s="15"/>
+      <c r="P227" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z227"/>
     </row>
     <row r="228" spans="1:26">
-      <c r="A228" s="3"/>
-[...13 lines deleted...]
-      <c r="O228" s="5"/>
       <c r="Z228"/>
     </row>
     <row r="229" spans="1:26">
-      <c r="A229" s="9" t="inlineStr">
+      <c r="Z229"/>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="B230" s="12"/>
+      <c r="C230" s="12"/>
+      <c r="D230" s="12"/>
+      <c r="E230" s="12"/>
+      <c r="F230" s="12"/>
+      <c r="G230" s="12"/>
+      <c r="H230" s="12"/>
+      <c r="I230" s="12"/>
+      <c r="J230" s="12"/>
+      <c r="K230" s="12"/>
+      <c r="L230" s="12"/>
+      <c r="M230" s="12"/>
+      <c r="N230" s="12"/>
+      <c r="O230" s="12"/>
+      <c r="P230" s="12"/>
+      <c r="Z230"/>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" s="12" t="s">
+        <v>290</v>
+      </c>
+      <c r="B231" s="12"/>
+      <c r="C231" s="12"/>
+      <c r="D231" s="12"/>
+      <c r="E231" s="12"/>
+      <c r="F231" s="12"/>
+      <c r="G231" s="12"/>
+      <c r="H231" s="12"/>
+      <c r="I231" s="12"/>
+      <c r="J231" s="12"/>
+      <c r="K231" s="12"/>
+      <c r="L231" s="12"/>
+      <c r="M231" s="12"/>
+      <c r="N231" s="12"/>
+      <c r="O231" s="12"/>
+      <c r="P231" s="12"/>
+      <c r="Z231"/>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" s="3"/>
+      <c r="B232" s="3"/>
+      <c r="C232" s="3"/>
+      <c r="D232" s="3"/>
+      <c r="E232" s="5"/>
+      <c r="F232" s="6"/>
+      <c r="G232" s="5"/>
+      <c r="H232" s="6"/>
+      <c r="I232" s="5"/>
+      <c r="J232" s="6"/>
+      <c r="K232" s="5"/>
+      <c r="L232" s="6"/>
+      <c r="M232" s="5"/>
+      <c r="N232" s="6"/>
+      <c r="O232" s="5"/>
+      <c r="Z232"/>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> : Tetap   </t>
           </r>
@@ -9515,2418 +9362,1092 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">n/a</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> :  Tidak Ada</t>
           </r>
         </is>
       </c>
-      <c r="B229" s="9"/>
-[...16 lines deleted...]
-      <c r="A230" s="1" t="s">
+      <c r="B233" s="9"/>
+      <c r="C233" s="9"/>
+      <c r="D233" s="9"/>
+      <c r="E233" s="9"/>
+      <c r="F233" s="9"/>
+      <c r="G233" s="9"/>
+      <c r="H233" s="9"/>
+      <c r="I233" s="9"/>
+      <c r="J233" s="9"/>
+      <c r="K233" s="9"/>
+      <c r="L233" s="9"/>
+      <c r="M233" s="9"/>
+      <c r="N233" s="9"/>
+      <c r="O233" s="9"/>
+      <c r="Z233"/>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B230" s="1" t="s">
+      <c r="B234" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C230" s="2" t="s">
+      <c r="C234" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D230" s="2" t="s">
+      <c r="D234" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E230" s="10" t="s">
+      <c r="E234" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F230" s="11"/>
-      <c r="G230" s="10">
+      <c r="F234" s="11"/>
+      <c r="G234" s="10">
         <v>2019</v>
       </c>
-      <c r="H230" s="11"/>
-      <c r="I230" s="2">
+      <c r="H234" s="11"/>
+      <c r="I234" s="2">
         <v>2020</v>
       </c>
-      <c r="J230" s="2"/>
-      <c r="K230" s="7">
+      <c r="J234" s="2"/>
+      <c r="K234" s="7">
         <v>2021</v>
       </c>
-      <c r="L230" s="7"/>
-      <c r="M230" s="7">
+      <c r="L234" s="7"/>
+      <c r="M234" s="7">
         <v>2022</v>
       </c>
-      <c r="N230" s="7"/>
-      <c r="O230" s="7">
+      <c r="N234" s="7"/>
+      <c r="O234" s="7">
         <v>2023</v>
       </c>
-      <c r="Z230"/>
-[...11 lines deleted...]
-      <c r="D231" s="13" t="s">
+      <c r="Z234"/>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="B235" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="C235" s="13" t="s">
+        <v>293</v>
+      </c>
+      <c r="D235" s="13"/>
+      <c r="E235" s="15"/>
+      <c r="F235" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G235" s="15"/>
+      <c r="H235" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I235" s="15"/>
+      <c r="J235" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K235" s="15"/>
+      <c r="L235" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M235" s="15"/>
+      <c r="N235" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O235" s="15"/>
+      <c r="P235" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z235"/>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" s="13" t="s">
+        <v>294</v>
+      </c>
+      <c r="B236" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="C236" s="13" t="s">
+        <v>293</v>
+      </c>
+      <c r="D236" s="13"/>
+      <c r="E236" s="15"/>
+      <c r="F236" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G236" s="15"/>
+      <c r="H236" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I236" s="15"/>
+      <c r="J236" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K236" s="15"/>
+      <c r="L236" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M236" s="15"/>
+      <c r="N236" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O236" s="15"/>
+      <c r="P236" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z236"/>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" s="13" t="s">
+        <v>294</v>
+      </c>
+      <c r="B237" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="C237" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="D237" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="E231" s="15"/>
-[...56 lines deleted...]
-      <c r="D233" s="13" t="s">
+      <c r="E237" s="15"/>
+      <c r="F237" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G237" s="15"/>
+      <c r="H237" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I237" s="15"/>
+      <c r="J237" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K237" s="15"/>
+      <c r="L237" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M237" s="15"/>
+      <c r="N237" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O237" s="15"/>
+      <c r="P237" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z237"/>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" s="13" t="s">
+        <v>296</v>
+      </c>
+      <c r="B238" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="C238" s="13" t="s">
+        <v>293</v>
+      </c>
+      <c r="D238" s="13"/>
+      <c r="E238" s="15"/>
+      <c r="F238" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G238" s="15"/>
+      <c r="H238" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I238" s="15"/>
+      <c r="J238" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K238" s="15"/>
+      <c r="L238" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M238" s="15"/>
+      <c r="N238" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O238" s="15"/>
+      <c r="P238" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z238"/>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" s="14" t="s">
+        <v>298</v>
+      </c>
+      <c r="B239" s="14"/>
+      <c r="C239" s="14"/>
+      <c r="D239" s="14"/>
+      <c r="E239" s="16"/>
+      <c r="F239" s="18"/>
+      <c r="G239" s="16"/>
+      <c r="H239" s="18"/>
+      <c r="I239" s="16"/>
+      <c r="J239" s="18"/>
+      <c r="K239" s="16"/>
+      <c r="L239" s="18"/>
+      <c r="M239" s="16"/>
+      <c r="N239" s="18"/>
+      <c r="O239" s="16"/>
+      <c r="P239" s="18"/>
+      <c r="Z239"/>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" s="13" t="s">
+        <v>299</v>
+      </c>
+      <c r="B240" s="13" t="s">
+        <v>300</v>
+      </c>
+      <c r="C240" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="D240" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="E233" s="15"/>
-[...242 lines deleted...]
-        <v>2023</v>
+      <c r="E240" s="15"/>
+      <c r="F240" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G240" s="15"/>
+      <c r="H240" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I240" s="15"/>
+      <c r="J240" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K240" s="15"/>
+      <c r="L240" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M240" s="15"/>
+      <c r="N240" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O240" s="15"/>
+      <c r="P240" s="17" t="s">
+        <v>13</v>
       </c>
       <c r="Z240"/>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" s="13" t="s">
-        <v>332</v>
+        <v>302</v>
       </c>
       <c r="B241" s="13" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="C241" s="13" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>258</v>
+      </c>
+      <c r="D241" s="13"/>
       <c r="E241" s="15"/>
       <c r="F241" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G241" s="15"/>
       <c r="H241" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I241" s="15"/>
       <c r="J241" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K241" s="15"/>
       <c r="L241" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M241" s="15"/>
       <c r="N241" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O241" s="15"/>
       <c r="P241" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z241"/>
     </row>
     <row r="242" spans="1:26">
+      <c r="A242" s="14" t="s">
+        <v>304</v>
+      </c>
+      <c r="B242" s="14"/>
+      <c r="C242" s="14"/>
+      <c r="D242" s="14"/>
+      <c r="E242" s="16"/>
+      <c r="F242" s="18"/>
+      <c r="G242" s="16"/>
+      <c r="H242" s="18"/>
+      <c r="I242" s="16"/>
+      <c r="J242" s="18"/>
+      <c r="K242" s="16"/>
+      <c r="L242" s="18"/>
+      <c r="M242" s="16"/>
+      <c r="N242" s="18"/>
+      <c r="O242" s="16"/>
+      <c r="P242" s="18"/>
       <c r="Z242"/>
     </row>
     <row r="243" spans="1:26">
+      <c r="A243" s="13" t="s">
+        <v>305</v>
+      </c>
+      <c r="B243" s="13" t="s">
+        <v>306</v>
+      </c>
+      <c r="C243" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="D243" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E243" s="15"/>
+      <c r="F243" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G243" s="15"/>
+      <c r="H243" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I243" s="15"/>
+      <c r="J243" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K243" s="15"/>
+      <c r="L243" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M243" s="15"/>
+      <c r="N243" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O243" s="15"/>
+      <c r="P243" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z243"/>
     </row>
     <row r="244" spans="1:26">
-      <c r="A244" s="12" t="s">
-[...16 lines deleted...]
-      <c r="P244" s="12"/>
+      <c r="A244" s="13" t="s">
+        <v>307</v>
+      </c>
+      <c r="B244" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="C244" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D244" s="13"/>
+      <c r="E244" s="15"/>
+      <c r="F244" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G244" s="15"/>
+      <c r="H244" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I244" s="15"/>
+      <c r="J244" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K244" s="15"/>
+      <c r="L244" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M244" s="15"/>
+      <c r="N244" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O244" s="15"/>
+      <c r="P244" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z244"/>
     </row>
     <row r="245" spans="1:26">
-      <c r="A245" s="12" t="s">
-[...16 lines deleted...]
-      <c r="P245" s="12"/>
+      <c r="A245" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="B245" s="14"/>
+      <c r="C245" s="14"/>
+      <c r="D245" s="14"/>
+      <c r="E245" s="16"/>
+      <c r="F245" s="18"/>
+      <c r="G245" s="16"/>
+      <c r="H245" s="18"/>
+      <c r="I245" s="16"/>
+      <c r="J245" s="18"/>
+      <c r="K245" s="16"/>
+      <c r="L245" s="18"/>
+      <c r="M245" s="16"/>
+      <c r="N245" s="18"/>
+      <c r="O245" s="16"/>
+      <c r="P245" s="18"/>
       <c r="Z245"/>
     </row>
     <row r="246" spans="1:26">
-      <c r="A246" s="3"/>
-[...13 lines deleted...]
-      <c r="O246" s="5"/>
+      <c r="A246" s="13" t="s">
+        <v>310</v>
+      </c>
+      <c r="B246" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="C246" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D246" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E246" s="15"/>
+      <c r="F246" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G246" s="15"/>
+      <c r="H246" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I246" s="15"/>
+      <c r="J246" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K246" s="15"/>
+      <c r="L246" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M246" s="15"/>
+      <c r="N246" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O246" s="15"/>
+      <c r="P246" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z246"/>
     </row>
     <row r="247" spans="1:26">
-      <c r="A247" s="9" t="inlineStr">
-[...112 lines deleted...]
-      <c r="O247" s="9"/>
+      <c r="A247" s="14" t="s">
+        <v>312</v>
+      </c>
+      <c r="B247" s="14"/>
+      <c r="C247" s="14"/>
+      <c r="D247" s="14"/>
+      <c r="E247" s="16"/>
+      <c r="F247" s="18"/>
+      <c r="G247" s="16"/>
+      <c r="H247" s="18"/>
+      <c r="I247" s="16"/>
+      <c r="J247" s="18"/>
+      <c r="K247" s="16"/>
+      <c r="L247" s="18"/>
+      <c r="M247" s="16"/>
+      <c r="N247" s="18"/>
+      <c r="O247" s="16"/>
+      <c r="P247" s="18"/>
       <c r="Z247"/>
     </row>
     <row r="248" spans="1:26">
-      <c r="A248" s="1" t="s">
-[...32 lines deleted...]
-        <v>2023</v>
+      <c r="A248" s="13" t="s">
+        <v>313</v>
+      </c>
+      <c r="B248" s="13" t="s">
+        <v>314</v>
+      </c>
+      <c r="C248" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="D248" s="13"/>
+      <c r="E248" s="15"/>
+      <c r="F248" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G248" s="15"/>
+      <c r="H248" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I248" s="15"/>
+      <c r="J248" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K248" s="15"/>
+      <c r="L248" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M248" s="15"/>
+      <c r="N248" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O248" s="15"/>
+      <c r="P248" s="17" t="s">
+        <v>13</v>
       </c>
       <c r="Z248"/>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" s="13" t="s">
-        <v>335</v>
+        <v>316</v>
       </c>
       <c r="B249" s="13" t="s">
-        <v>336</v>
+        <v>317</v>
       </c>
       <c r="C249" s="13" t="s">
-        <v>273</v>
+        <v>315</v>
       </c>
       <c r="D249" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E249" s="15"/>
       <c r="F249" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G249" s="15"/>
       <c r="H249" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I249" s="15"/>
       <c r="J249" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K249" s="15"/>
       <c r="L249" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M249" s="15"/>
       <c r="N249" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O249" s="15"/>
       <c r="P249" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Z249"/>
     </row>
     <row r="250" spans="1:26">
-      <c r="A250" s="14" t="s">
-[...16 lines deleted...]
-      <c r="P250" s="18"/>
       <c r="Z250"/>
     </row>
     <row r="251" spans="1:26">
-      <c r="A251" s="13" t="s">
-[...8 lines deleted...]
-      <c r="D251" s="13" t="s">
+      <c r="Z251"/>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" s="12" t="s">
+        <v>318</v>
+      </c>
+      <c r="B252" s="12"/>
+      <c r="C252" s="12"/>
+      <c r="D252" s="12"/>
+      <c r="E252" s="12"/>
+      <c r="F252" s="12"/>
+      <c r="G252" s="12"/>
+      <c r="H252" s="12"/>
+      <c r="I252" s="12"/>
+      <c r="J252" s="12"/>
+      <c r="K252" s="12"/>
+      <c r="L252" s="12"/>
+      <c r="M252" s="12"/>
+      <c r="N252" s="12"/>
+      <c r="O252" s="12"/>
+      <c r="P252" s="12"/>
+      <c r="Z252"/>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" s="12" t="s">
+        <v>319</v>
+      </c>
+      <c r="B253" s="12"/>
+      <c r="C253" s="12"/>
+      <c r="D253" s="12"/>
+      <c r="E253" s="12"/>
+      <c r="F253" s="12"/>
+      <c r="G253" s="12"/>
+      <c r="H253" s="12"/>
+      <c r="I253" s="12"/>
+      <c r="J253" s="12"/>
+      <c r="K253" s="12"/>
+      <c r="L253" s="12"/>
+      <c r="M253" s="12"/>
+      <c r="N253" s="12"/>
+      <c r="O253" s="12"/>
+      <c r="P253" s="12"/>
+      <c r="Z253"/>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" s="3"/>
+      <c r="B254" s="3"/>
+      <c r="C254" s="3"/>
+      <c r="D254" s="3"/>
+      <c r="E254" s="5"/>
+      <c r="F254" s="6"/>
+      <c r="G254" s="5"/>
+      <c r="H254" s="6"/>
+      <c r="I254" s="5"/>
+      <c r="J254" s="6"/>
+      <c r="K254" s="5"/>
+      <c r="L254" s="6"/>
+      <c r="M254" s="5"/>
+      <c r="N254" s="6"/>
+      <c r="O254" s="5"/>
+      <c r="Z254"/>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" s="9" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">T</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> : Tetap   </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">S</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> : Sementara   </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">SS</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> : Sangat Sementara   </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">n/a</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> :  Tidak Ada</t>
+          </r>
+        </is>
+      </c>
+      <c r="B255" s="9"/>
+      <c r="C255" s="9"/>
+      <c r="D255" s="9"/>
+      <c r="E255" s="9"/>
+      <c r="F255" s="9"/>
+      <c r="G255" s="9"/>
+      <c r="H255" s="9"/>
+      <c r="I255" s="9"/>
+      <c r="J255" s="9"/>
+      <c r="K255" s="9"/>
+      <c r="L255" s="9"/>
+      <c r="M255" s="9"/>
+      <c r="N255" s="9"/>
+      <c r="O255" s="9"/>
+      <c r="Z255"/>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C256" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D256" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E256" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256" s="11"/>
+      <c r="G256" s="10">
+        <v>2019</v>
+      </c>
+      <c r="H256" s="11"/>
+      <c r="I256" s="2">
+        <v>2020</v>
+      </c>
+      <c r="J256" s="2"/>
+      <c r="K256" s="7">
+        <v>2021</v>
+      </c>
+      <c r="L256" s="7"/>
+      <c r="M256" s="7">
+        <v>2022</v>
+      </c>
+      <c r="N256" s="7"/>
+      <c r="O256" s="7">
+        <v>2023</v>
+      </c>
+      <c r="Z256"/>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" s="13" t="s">
+        <v>320</v>
+      </c>
+      <c r="B257" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="C257" s="13" t="s">
+        <v>215</v>
+      </c>
+      <c r="D257" s="13"/>
+      <c r="E257" s="15"/>
+      <c r="F257" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G257" s="15"/>
+      <c r="H257" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I257" s="15"/>
+      <c r="J257" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K257" s="15"/>
+      <c r="L257" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M257" s="15"/>
+      <c r="N257" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O257" s="15"/>
+      <c r="P257" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z257"/>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" s="14" t="s">
+        <v>322</v>
+      </c>
+      <c r="B258" s="14"/>
+      <c r="C258" s="14"/>
+      <c r="D258" s="14"/>
+      <c r="E258" s="16"/>
+      <c r="F258" s="18"/>
+      <c r="G258" s="16"/>
+      <c r="H258" s="18"/>
+      <c r="I258" s="16"/>
+      <c r="J258" s="18"/>
+      <c r="K258" s="16"/>
+      <c r="L258" s="18"/>
+      <c r="M258" s="16"/>
+      <c r="N258" s="18"/>
+      <c r="O258" s="16"/>
+      <c r="P258" s="18"/>
+      <c r="Z258"/>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" s="13" t="s">
+        <v>323</v>
+      </c>
+      <c r="B259" s="13" t="s">
+        <v>324</v>
+      </c>
+      <c r="C259" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D259" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="E251" s="15"/>
-[...206 lines deleted...]
-      <c r="P259" s="12"/>
+      <c r="E259" s="15"/>
+      <c r="F259" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G259" s="15"/>
+      <c r="H259" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I259" s="15"/>
+      <c r="J259" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K259" s="15"/>
+      <c r="L259" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M259" s="15"/>
+      <c r="N259" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O259" s="15"/>
+      <c r="P259" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="Z259"/>
-    </row>
-[...1262 lines deleted...]
-      <c r="Z295"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A3:P3"/>
     <mergeCell ref="A4:P4"/>
     <mergeCell ref="A6:P6"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="K7:L7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="O7:P7"/>
-    <mergeCell ref="A9:P9"/>
-[...10 lines deleted...]
-    <mergeCell ref="O34:P34"/>
+    <mergeCell ref="A12:P12"/>
+    <mergeCell ref="A20:P20"/>
+    <mergeCell ref="A27:P27"/>
     <mergeCell ref="A37:P37"/>
+    <mergeCell ref="A38:P38"/>
     <mergeCell ref="A40:P40"/>
-    <mergeCell ref="A45:P45"/>
-    <mergeCell ref="A46:P46"/>
+    <mergeCell ref="E41:F41"/>
+    <mergeCell ref="G41:H41"/>
+    <mergeCell ref="I41:J41"/>
+    <mergeCell ref="K41:L41"/>
+    <mergeCell ref="M41:N41"/>
+    <mergeCell ref="O41:P41"/>
     <mergeCell ref="A48:P48"/>
-    <mergeCell ref="E49:F49"/>
-[...7 lines deleted...]
-    <mergeCell ref="A57:P57"/>
+    <mergeCell ref="A58:P58"/>
+    <mergeCell ref="A59:P59"/>
     <mergeCell ref="A61:P61"/>
-    <mergeCell ref="A63:P63"/>
+    <mergeCell ref="E62:F62"/>
+    <mergeCell ref="G62:H62"/>
+    <mergeCell ref="I62:J62"/>
+    <mergeCell ref="K62:L62"/>
+    <mergeCell ref="M62:N62"/>
+    <mergeCell ref="O62:P62"/>
     <mergeCell ref="A70:P70"/>
-    <mergeCell ref="A74:P74"/>
+    <mergeCell ref="A71:P71"/>
+    <mergeCell ref="A73:P73"/>
+    <mergeCell ref="E74:F74"/>
+    <mergeCell ref="G74:H74"/>
+    <mergeCell ref="I74:J74"/>
+    <mergeCell ref="K74:L74"/>
+    <mergeCell ref="M74:N74"/>
+    <mergeCell ref="O74:P74"/>
     <mergeCell ref="A76:P76"/>
-    <mergeCell ref="A88:P88"/>
-[...7 lines deleted...]
-    <mergeCell ref="O92:P92"/>
+    <mergeCell ref="A81:P81"/>
+    <mergeCell ref="A83:P83"/>
+    <mergeCell ref="A86:P86"/>
+    <mergeCell ref="A90:P90"/>
+    <mergeCell ref="A94:P94"/>
+    <mergeCell ref="A95:P95"/>
     <mergeCell ref="A97:P97"/>
-    <mergeCell ref="A99:P99"/>
-[...4 lines deleted...]
-    <mergeCell ref="A114:P114"/>
+    <mergeCell ref="E98:F98"/>
+    <mergeCell ref="G98:H98"/>
+    <mergeCell ref="I98:J98"/>
+    <mergeCell ref="K98:L98"/>
+    <mergeCell ref="M98:N98"/>
+    <mergeCell ref="O98:P98"/>
+    <mergeCell ref="A100:P100"/>
+    <mergeCell ref="A104:P104"/>
+    <mergeCell ref="A105:P105"/>
+    <mergeCell ref="A107:P107"/>
+    <mergeCell ref="E108:F108"/>
+    <mergeCell ref="G108:H108"/>
+    <mergeCell ref="I108:J108"/>
+    <mergeCell ref="K108:L108"/>
+    <mergeCell ref="M108:N108"/>
+    <mergeCell ref="O108:P108"/>
+    <mergeCell ref="A111:P111"/>
     <mergeCell ref="A116:P116"/>
-    <mergeCell ref="E117:F117"/>
-[...4 lines deleted...]
-    <mergeCell ref="O117:P117"/>
+    <mergeCell ref="A117:P117"/>
     <mergeCell ref="A119:P119"/>
-    <mergeCell ref="A122:P122"/>
+    <mergeCell ref="E120:F120"/>
+    <mergeCell ref="G120:H120"/>
+    <mergeCell ref="I120:J120"/>
+    <mergeCell ref="K120:L120"/>
+    <mergeCell ref="M120:N120"/>
+    <mergeCell ref="O120:P120"/>
+    <mergeCell ref="A124:P124"/>
     <mergeCell ref="A126:P126"/>
-    <mergeCell ref="A129:P129"/>
-[...8 lines deleted...]
-    <mergeCell ref="O137:P137"/>
+    <mergeCell ref="A132:P132"/>
+    <mergeCell ref="A137:P137"/>
     <mergeCell ref="A139:P139"/>
-    <mergeCell ref="A146:P146"/>
+    <mergeCell ref="A141:P141"/>
     <mergeCell ref="A147:P147"/>
-    <mergeCell ref="A149:P149"/>
-[...6 lines deleted...]
-    <mergeCell ref="A153:P153"/>
+    <mergeCell ref="A148:P148"/>
+    <mergeCell ref="A150:P150"/>
+    <mergeCell ref="E151:F151"/>
+    <mergeCell ref="G151:H151"/>
+    <mergeCell ref="I151:J151"/>
+    <mergeCell ref="K151:L151"/>
+    <mergeCell ref="M151:N151"/>
+    <mergeCell ref="O151:P151"/>
     <mergeCell ref="A155:P155"/>
+    <mergeCell ref="A159:P159"/>
     <mergeCell ref="A160:P160"/>
-    <mergeCell ref="A164:P164"/>
-[...2 lines deleted...]
-    <mergeCell ref="A174:P174"/>
+    <mergeCell ref="A162:P162"/>
+    <mergeCell ref="E163:F163"/>
+    <mergeCell ref="G163:H163"/>
+    <mergeCell ref="I163:J163"/>
+    <mergeCell ref="K163:L163"/>
+    <mergeCell ref="M163:N163"/>
+    <mergeCell ref="O163:P163"/>
+    <mergeCell ref="A167:P167"/>
+    <mergeCell ref="A169:P169"/>
+    <mergeCell ref="A171:P171"/>
+    <mergeCell ref="A175:P175"/>
     <mergeCell ref="A176:P176"/>
-    <mergeCell ref="E177:F177"/>
-[...5 lines deleted...]
-    <mergeCell ref="A179:P179"/>
+    <mergeCell ref="A178:P178"/>
+    <mergeCell ref="E179:F179"/>
+    <mergeCell ref="G179:H179"/>
+    <mergeCell ref="I179:J179"/>
+    <mergeCell ref="K179:L179"/>
+    <mergeCell ref="M179:N179"/>
+    <mergeCell ref="O179:P179"/>
     <mergeCell ref="A181:P181"/>
-    <mergeCell ref="A184:P184"/>
-    <mergeCell ref="A186:P186"/>
+    <mergeCell ref="A188:P188"/>
     <mergeCell ref="A192:P192"/>
     <mergeCell ref="A193:P193"/>
     <mergeCell ref="A195:P195"/>
     <mergeCell ref="E196:F196"/>
     <mergeCell ref="G196:H196"/>
     <mergeCell ref="I196:J196"/>
     <mergeCell ref="K196:L196"/>
     <mergeCell ref="M196:N196"/>
     <mergeCell ref="O196:P196"/>
-    <mergeCell ref="A199:P199"/>
+    <mergeCell ref="A201:P201"/>
     <mergeCell ref="A202:P202"/>
     <mergeCell ref="A204:P204"/>
-    <mergeCell ref="A208:P208"/>
+    <mergeCell ref="E205:F205"/>
+    <mergeCell ref="G205:H205"/>
+    <mergeCell ref="I205:J205"/>
+    <mergeCell ref="K205:L205"/>
+    <mergeCell ref="M205:N205"/>
+    <mergeCell ref="O205:P205"/>
+    <mergeCell ref="A207:P207"/>
     <mergeCell ref="A209:P209"/>
-    <mergeCell ref="A211:P211"/>
-[...5 lines deleted...]
-    <mergeCell ref="O212:P212"/>
+    <mergeCell ref="A215:P215"/>
     <mergeCell ref="A216:P216"/>
     <mergeCell ref="A218:P218"/>
-    <mergeCell ref="A222:P222"/>
-[...11 lines deleted...]
-    <mergeCell ref="A237:P237"/>
+    <mergeCell ref="E219:F219"/>
+    <mergeCell ref="G219:H219"/>
+    <mergeCell ref="I219:J219"/>
+    <mergeCell ref="K219:L219"/>
+    <mergeCell ref="M219:N219"/>
+    <mergeCell ref="O219:P219"/>
+    <mergeCell ref="A223:P223"/>
+    <mergeCell ref="A230:P230"/>
+    <mergeCell ref="A231:P231"/>
+    <mergeCell ref="A233:P233"/>
+    <mergeCell ref="E234:F234"/>
+    <mergeCell ref="G234:H234"/>
+    <mergeCell ref="I234:J234"/>
+    <mergeCell ref="K234:L234"/>
+    <mergeCell ref="M234:N234"/>
+    <mergeCell ref="O234:P234"/>
     <mergeCell ref="A239:P239"/>
-    <mergeCell ref="E240:F240"/>
-[...5 lines deleted...]
-    <mergeCell ref="A244:P244"/>
+    <mergeCell ref="A242:P242"/>
     <mergeCell ref="A245:P245"/>
     <mergeCell ref="A247:P247"/>
-    <mergeCell ref="E248:F248"/>
-[...5 lines deleted...]
-    <mergeCell ref="A250:P250"/>
+    <mergeCell ref="A252:P252"/>
     <mergeCell ref="A253:P253"/>
     <mergeCell ref="A255:P255"/>
-    <mergeCell ref="A259:P259"/>
-[...23 lines deleted...]
-    <mergeCell ref="A293:P293"/>
+    <mergeCell ref="E256:F256"/>
+    <mergeCell ref="G256:H256"/>
+    <mergeCell ref="I256:J256"/>
+    <mergeCell ref="K256:L256"/>
+    <mergeCell ref="M256:N256"/>
+    <mergeCell ref="O256:P256"/>
+    <mergeCell ref="A258:P258"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1ps"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>