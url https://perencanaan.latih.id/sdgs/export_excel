--- v1 (2026-07-06)
+++ v2 (2026-09-04)
@@ -13,1319 +13,114 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="325">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Sustainable Development Goals</t>
   </si>
-  <si>
-[...1065 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="6">
+  <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
-      <sz val="11"/>
-[...25 lines deleted...]
-      <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
-    <font>
-[...8 lines deleted...]
-    </font>
   </fonts>
-  <fills count="4">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...7 lines deleted...]
-    </fill>
   </fills>
-  <borders count="5">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...48 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1590,8864 +385,99 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z259"/>
+  <dimension ref="A1:P1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" topLeftCell="C1">
-      <selection activeCell="A262" sqref="A262:P264"/>
+      <selection activeCell="L13" sqref="L13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" customWidth="true" style="4"/>
-[...14 lines deleted...]
-    <col min="16" max="16" width="17.7109375" customWidth="true" style="6"/>
+    <col min="1" max="1" width="15.7109375" customWidth="true" style="1"/>
+    <col min="2" max="2" width="50.7109375" customWidth="true" style="1"/>
+    <col min="3" max="3" width="24.7109375" customWidth="true" style="1"/>
+    <col min="4" max="4" width="12.7109375" customWidth="true" style="1"/>
+    <col min="5" max="5" width="4.7109375" customWidth="true" style="2"/>
+    <col min="6" max="6" width="17.7109375" customWidth="true" style="3"/>
+    <col min="7" max="7" width="4.7109375" customWidth="true" style="2"/>
+    <col min="8" max="8" width="17.7109375" customWidth="true" style="3"/>
+    <col min="9" max="9" width="4.7109375" customWidth="true" style="2"/>
+    <col min="10" max="10" width="17.7109375" customWidth="true" style="3"/>
+    <col min="11" max="11" width="4.7109375" customWidth="true" style="2"/>
+    <col min="12" max="12" width="17.7109375" customWidth="true" style="3"/>
+    <col min="13" max="13" width="4.7109375" customWidth="true" style="2"/>
+    <col min="14" max="14" width="17.7109375" customWidth="true" style="3"/>
+    <col min="15" max="15" width="4.7109375" customWidth="true" style="2"/>
+    <col min="16" max="16" width="17.7109375" customWidth="true" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" customHeight="1" ht="21">
-      <c r="A1" s="8" t="s">
+    <row r="1" spans="1:16" customHeight="1" ht="21">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="8"/>
-[...8612 lines deleted...]
-      <c r="Z259"/>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="4"/>
+      <c r="I1" s="4"/>
+      <c r="J1" s="4"/>
+      <c r="K1" s="4"/>
+      <c r="L1" s="4"/>
+      <c r="M1" s="4"/>
+      <c r="N1" s="4"/>
+      <c r="O1" s="4"/>
+      <c r="P1" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
-    <mergeCell ref="A3:P3"/>
-[...164 lines deleted...]
-    <mergeCell ref="A258:P258"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1ps"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>